--- v7 (2026-09-13)
+++ v8 (2026-10-04)
@@ -1,1371 +1,1356 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R386a0db4497e4260" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0cea04939124141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUT_asof_20260910" sheetId="1" r:id="R70c2949accda4132"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUT_asof_20261001" sheetId="1" r:id="R579a933810364838"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="442">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="437">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLK</x:t>
   </x:si>
   <x:si>
     <x:t>Technology Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ7007</x:t>
   </x:si>
   <x:si>
-    <x:t>378,848</x:t>
+    <x:t>418,067</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$70,170,226.56</x:t>
+    <x:t>$82,697,833.27</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>31.18%</x:t>
+    <x:t>31.52%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>172,523</x:t>
-[...5 lines deleted...]
-    <x:t>16.74%</x:t>
+    <x:t>185,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,784,129.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.31%</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9XRY4</x:t>
   </x:si>
   <x:si>
-    <x:t>104,617</x:t>
-[...5 lines deleted...]
-    <x:t>15.18%</x:t>
+    <x:t>111,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,908,305.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.07%</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPH459</x:t>
   </x:si>
   <x:si>
-    <x:t>52,919</x:t>
-[...5 lines deleted...]
-    <x:t>11.58%</x:t>
+    <x:t>56,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,159,859.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>33,748</x:t>
-[...5 lines deleted...]
-    <x:t>5.41%</x:t>
+    <x:t>36,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,530,145.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>7,200</x:t>
-[...5 lines deleted...]
-    <x:t>3.13%</x:t>
+    <x:t>7,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,560,739.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,788</x:t>
-[...5 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>9,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,824,190.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>21,715</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>26,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,164,520.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,322,668.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,266,426.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>CSCO</x:t>
   </x:si>
   <x:si>
     <x:t>Cisco Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3J3C9</x:t>
   </x:si>
   <x:si>
-    <x:t>17,423</x:t>
-[...41 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>20,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,266,147.78</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,493</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>4,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,218,296.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>PANW</x:t>
   </x:si>
   <x:si>
     <x:t>Palo Alto Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0014GJCT9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,593</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>4,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,722,498.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crowdstrike Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BLYKS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,438,216.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,389,689.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandisk Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R388JG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,385,459.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,360,133.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>ORCL</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQLTW7</x:t>
   </x:si>
   <x:si>
-    <x:t>7,478</x:t>
-[...20 lines deleted...]
-    <x:t>$1,090,027.96</x:t>
+    <x:t>9,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,267,758.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
-    <x:t>TXN</x:t>
-[...32 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,245,499.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seagate Technology Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0113JGQF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,158,323.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arista Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N2HDY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,134,715.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>IBM</x:t>
   </x:si>
   <x:si>
     <x:t>International Business Machines Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLNNH6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,162</x:t>
-[...23 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>4,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,122,910.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9YJ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,121,591.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,012.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>CRM</x:t>
   </x:si>
   <x:si>
     <x:t>Salesforce.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2DC2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,620</x:t>
-[...2 lines deleted...]
-    <x:t>$879,660.00</x:t>
+    <x:t>4,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,033,625.23</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
-    <x:t>MRVL</x:t>
-[...64 lines deleted...]
-  <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>4,640</x:t>
-[...23 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>5,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,029,536.86</x:t>
   </x:si>
   <x:si>
     <x:t>WDC</x:t>
   </x:si>
   <x:si>
     <x:t>Western Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWNFZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,510</x:t>
-[...5 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>1,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$873,313.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>DELL</x:t>
   </x:si>
   <x:si>
     <x:t>Dell Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DW3SZS1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,293</x:t>
-[...2 lines deleted...]
-    <x:t>$655,059.66</x:t>
+    <x:t>1,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$867,325.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,062.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>NOW</x:t>
-[...14 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>ACN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D9D830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$687,639.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>GLW</x:t>
   </x:si>
   <x:si>
     <x:t>Corning Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKFZM4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,452</x:t>
-[...20 lines deleted...]
-    <x:t>$484,804.75</x:t>
+    <x:t>4,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,197.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCMBG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$582,627.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
+    <x:t>CDNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13CD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$515,222.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LITE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lumentum Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,523.76</x:t>
+  </x:si>
+  <x:si>
     <x:t>ADBE</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5006</x:t>
   </x:si>
   <x:si>
-    <x:t>1,775</x:t>
-[...20 lines deleted...]
-    <x:t>$438,267.15</x:t>
+    <x:t>2,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,996.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSFRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$490,049.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,122.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0078W3NQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,545.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
     <x:t>INTU</x:t>
   </x:si>
   <x:si>
     <x:t>Intuit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5DV1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,244</x:t>
-[...20 lines deleted...]
-    <x:t>$353,622.95</x:t>
+    <x:t>1,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$412,858.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>MSI</x:t>
   </x:si>
   <x:si>
     <x:t>Motorola Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP8Z50</x:t>
   </x:si>
   <x:si>
-    <x:t>746</x:t>
-[...2 lines deleted...]
-    <x:t>$346,054.48</x:t>
+    <x:t>871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,234.13</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>SNPS</x:t>
-[...59 lines deleted...]
-    <x:t>$314,395.20</x:t>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,442.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEYS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keysight Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059FN811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,744.24</x:t>
   </x:si>
   <x:si>
     <x:t>TEL</x:t>
   </x:si>
   <x:si>
     <x:t>Te Connectivity Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q08MMR1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,304</x:t>
-[...2 lines deleted...]
-    <x:t>$266,837.52</x:t>
+    <x:t>1,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,914.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,354.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coherent Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,892.99</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>1,117</x:t>
-[...2 lines deleted...]
-    <x:t>$252,961.41</x:t>
+    <x:t>1,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,863.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciena Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP1152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,492.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>COHR</x:t>
-[...71 lines deleted...]
-    <x:t>$206,758.08</x:t>
+    <x:t>P</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everpure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00212PVZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,800.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>ADSK</x:t>
   </x:si>
   <x:si>
     <x:t>Autodesk Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM7HL0</x:t>
   </x:si>
   <x:si>
-    <x:t>923</x:t>
-[...2 lines deleted...]
-    <x:t>$195,316.03</x:t>
+    <x:t>1,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,384.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCP19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,257.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flex Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP5YT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,755.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FP1N32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,996.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>ROP</x:t>
   </x:si>
   <x:si>
     <x:t>Roper Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F1ZSN5</x:t>
   </x:si>
   <x:si>
-    <x:t>460</x:t>
-[...35 lines deleted...]
-    <x:t>$170,002.50</x:t>
+    <x:t>543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,392.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>WDAY</x:t>
   </x:si>
   <x:si>
     <x:t>Workday Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VC0T95</x:t>
   </x:si>
   <x:si>
-    <x:t>894</x:t>
-[...20 lines deleted...]
-    <x:t>$159,548.40</x:t>
+    <x:t>1,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,340.50</x:t>
   </x:si>
   <x:si>
     <x:t>JBL</x:t>
   </x:si>
   <x:si>
     <x:t>Jabil Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJNGN9</x:t>
   </x:si>
   <x:si>
-    <x:t>478</x:t>
-[...2 lines deleted...]
-    <x:t>$144,738.40</x:t>
+    <x:t>572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,479.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>On Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DV7MX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,726.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>HPQ</x:t>
   </x:si>
   <x:si>
     <x:t>Hp Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KHWT55</x:t>
   </x:si>
   <x:si>
-    <x:t>4,031</x:t>
-[...2 lines deleted...]
-    <x:t>$131,934.63</x:t>
+    <x:t>4,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,638.15</x:t>
   </x:si>
   <x:si>
     <x:t>CTSH</x:t>
   </x:si>
   <x:si>
     <x:t>Cognizant Technology Solutions Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBDV81</x:t>
   </x:si>
   <x:si>
-    <x:t>2,080</x:t>
-[...2 lines deleted...]
-    <x:t>$121,305.60</x:t>
+    <x:t>2,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,320.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teledyne Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT9T6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,695.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>ON</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Q</x:t>
   </x:si>
   <x:si>
     <x:t>Qnity Electronics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TRL73S5</x:t>
   </x:si>
   <x:si>
-    <x:t>916</x:t>
-[...2 lines deleted...]
-    <x:t>$112,961.12</x:t>
+    <x:t>1,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,625.15</x:t>
   </x:si>
   <x:si>
     <x:t>VRSN</x:t>
   </x:si>
   <x:si>
     <x:t>Verisign Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGKHZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>385</x:t>
-[...17 lines deleted...]
-    <x:t>$107,966.50</x:t>
+    <x:t>456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,826.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MYZDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,424.64</x:t>
   </x:si>
   <x:si>
     <x:t>FFIV</x:t>
   </x:si>
   <x:si>
     <x:t>F5 Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CXYSZ6</x:t>
   </x:si>
   <x:si>
-    <x:t>253</x:t>
-[...2 lines deleted...]
-    <x:t>$100,815.44</x:t>
+    <x:t>279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,786.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFL116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,684.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
-    <x:t>FSLR</x:t>
-[...26 lines deleted...]
-    <x:t>$91,954.80</x:t>
+    <x:t>CDW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdw Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001P63B80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,277.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zebra Technologies Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CC7LQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,479.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VBB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,563.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akamai Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJQWD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,694.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trimble Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNPS52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,315.21</x:t>
   </x:si>
   <x:si>
     <x:t>FICO</x:t>
   </x:si>
   <x:si>
     <x:t>Fair Isaac Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DW76Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>91</x:t>
-[...17 lines deleted...]
-    <x:t>$80,569.00</x:t>
+    <x:t>106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,145.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLB4Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,278.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GDDY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Godaddy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006MDLY05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,946.40</x:t>
   </x:si>
   <x:si>
     <x:t>GEN</x:t>
   </x:si>
   <x:si>
     <x:t>Gen Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH2JM1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,414</x:t>
-[...80 lines deleted...]
-    <x:t>$56,183.71</x:t>
+    <x:t>2,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,946.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>TYL</x:t>
   </x:si>
   <x:si>
     <x:t>Tyler Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVWZF9</x:t>
   </x:si>
   <x:si>
-    <x:t>165</x:t>
-[...20 lines deleted...]
-    <x:t>$54,871.59</x:t>
+    <x:t>188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,073.84</x:t>
   </x:si>
   <x:si>
     <x:t>IT</x:t>
   </x:si>
   <x:si>
     <x:t>Gartner Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB65D0</x:t>
   </x:si>
   <x:si>
-    <x:t>294</x:t>
-[...20 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,960.80</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>143,848</x:t>
+    <x:t>165,181</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$143,847.93</x:t>
+    <x:t>$165,180.90</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$45,935.34</x:t>
+    <x:t>$-198,008.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1393,51 +1378,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra99e733a06424286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R46386019050f4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70c2949accda4132" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4263bb0018474184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb8386c03e455417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R579a933810364838" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1814,1970 +1799,1970 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="2" t="s">
-        <x:v>441</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>