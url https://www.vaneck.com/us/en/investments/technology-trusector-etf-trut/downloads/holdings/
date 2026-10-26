--- v8 (2026-10-04)
+++ v9 (2026-10-26)
@@ -1,1356 +1,1389 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0cea04939124141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc98023c369a34e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUT_asof_20261001" sheetId="1" r:id="R579a933810364838"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUT_asof_20261023" sheetId="1" r:id="Re2f102be73d34e72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="437">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="660" uniqueCount="448">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLK</x:t>
   </x:si>
   <x:si>
     <x:t>Technology Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ7007</x:t>
   </x:si>
   <x:si>
-    <x:t>418,067</x:t>
+    <x:t>393,119</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$82,697,833.27</x:t>
+    <x:t>$72,031,194.37</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>31.52%</x:t>
+    <x:t>30.57%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>185,325</x:t>
-[...5 lines deleted...]
-    <x:t>16.31%</x:t>
+    <x:t>177,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,341,818.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.85%</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9XRY4</x:t>
   </x:si>
   <x:si>
-    <x:t>111,735</x:t>
-[...5 lines deleted...]
-    <x:t>14.07%</x:t>
+    <x:t>106,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,106,777.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.75%</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPH459</x:t>
   </x:si>
   <x:si>
-    <x:t>56,864</x:t>
-[...5 lines deleted...]
-    <x:t>11.12%</x:t>
+    <x:t>54,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,488,760.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.09%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>36,463</x:t>
-[...5 lines deleted...]
-    <x:t>4.78%</x:t>
+    <x:t>34,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,191,568.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>7,801</x:t>
-[...5 lines deleted...]
-    <x:t>3.26%</x:t>
+    <x:t>7,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,554,420.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>9,459</x:t>
-[...5 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>9,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,705,889.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,312,402.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>26,371</x:t>
-[...23 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>25,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,209,218.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3J3C9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,145,975.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014GJCT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,579,282.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,538,007.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNFLM9</x:t>
   </x:si>
   <x:si>
-    <x:t>6,664</x:t>
-[...56 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>6,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,468,038.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>CRWD</x:t>
   </x:si>
   <x:si>
     <x:t>Crowdstrike Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BLYKS03</x:t>
   </x:si>
   <x:si>
-    <x:t>5,405</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>5,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,340,651.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,332,064.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Business Machines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLNNH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,225,962.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,113,866.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2DC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,036,785.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,023,039.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$979,239.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTFR4</x:t>
   </x:si>
   <x:si>
-    <x:t>6,937</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>6,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$972,383.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$962,755.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9YJ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$933,756.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arista Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N2HDY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$923,730.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>SNDK</x:t>
   </x:si>
   <x:si>
     <x:t>Sandisk Corp/De</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R388JG1</x:t>
   </x:si>
   <x:si>
-    <x:t>775</x:t>
-[...56 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$923,570.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$840,739.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D9D830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$782,024.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>STX</x:t>
   </x:si>
   <x:si>
     <x:t>Seagate Technology Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0113JGQF0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,225</x:t>
-[...104 lines deleted...]
-    <x:t>$1,029,536.86</x:t>
+    <x:t>1,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$719,389.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DW3SZS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706,569.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>WDC</x:t>
   </x:si>
   <x:si>
     <x:t>Western Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWNFZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,888</x:t>
-[...56 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>1,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$639,913.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCMBG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$568,768.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$533,180.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>GLW</x:t>
   </x:si>
   <x:si>
     <x:t>Corning Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKFZM4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,184</x:t>
-[...20 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>4,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,294.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5DV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$478,342.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,876.60</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,469</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>1,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,035.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSFRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,268.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP8Z50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,037.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0078W3NQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,961.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>LITE</x:t>
   </x:si>
   <x:si>
     <x:t>Lumentum Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>492</x:t>
-[...104 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,446.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Te Connectivity Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q08MMR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,705.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,131.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,227.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEYS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keysight Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059FN811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,312.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM7HL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,663.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Twilio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0029ZX840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,360.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
-    <x:t>826</x:t>
-[...50 lines deleted...]
-    <x:t>$329,354.74</x:t>
+    <x:t>802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,697.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciena Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP1152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,227.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FP1N32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,143.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VC0T95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,019.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F1ZSN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,003.02</x:t>
   </x:si>
   <x:si>
     <x:t>COHR</x:t>
   </x:si>
   <x:si>
     <x:t>Coherent Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>1,021</x:t>
-[...38 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>1,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,429.35</x:t>
   </x:si>
   <x:si>
     <x:t>P</x:t>
   </x:si>
   <x:si>
     <x:t>Everpure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00212PVZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,758</x:t>
-[...20 lines deleted...]
-    <x:t>$231,384.45</x:t>
+    <x:t>1,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,894.30</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>2,895</x:t>
-[...2 lines deleted...]
-    <x:t>$227,257.50</x:t>
+    <x:t>2,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,748.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBDV81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,665.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KHWT55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,637.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teledyne Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT9T6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,352.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jabil Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJNGN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,560.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>FLEX</x:t>
   </x:si>
   <x:si>
     <x:t>Flex Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP5YT0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,984</x:t>
-[...68 lines deleted...]
-    <x:t>$171,479.88</x:t>
+    <x:t>1,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,148.50</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>2,082</x:t>
-[...50 lines deleted...]
-    <x:t>$139,695.60</x:t>
+    <x:t>1,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,838.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXYSZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,903.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verisign Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGKHZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,527.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Q</x:t>
   </x:si>
   <x:si>
     <x:t>Qnity Electronics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TRL73S5</x:t>
   </x:si>
   <x:si>
     <x:t>1,087</x:t>
   </x:si>
   <x:si>
-    <x:t>$139,625.15</x:t>
-[...14 lines deleted...]
-    <x:t>$130,826.40</x:t>
+    <x:t>$119,385.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VBB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,427.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdw Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001P63B80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,514.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zebra Technologies Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CC7LQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,544.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLB4Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,693.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DW76Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,575.96</x:t>
   </x:si>
   <x:si>
     <x:t>SMCI</x:t>
   </x:si>
   <x:si>
     <x:t>Super Micro Computer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MYZDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,992</x:t>
-[...17 lines deleted...]
-    <x:t>$123,786.72</x:t>
+    <x:t>2,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,570.74</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFL116</x:t>
   </x:si>
   <x:si>
-    <x:t>585</x:t>
-[...20 lines deleted...]
-    <x:t>$91,277.76</x:t>
+    <x:t>539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,702.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVWZF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,978.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
-    <x:t>ZBRA</x:t>
-[...26 lines deleted...]
-    <x:t>$86,563.77</x:t>
+    <x:t>IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gartner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB65D0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,295.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trimble Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNPS52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,664.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GDDY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Godaddy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006MDLY05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,411.18</x:t>
   </x:si>
   <x:si>
     <x:t>AKAM</x:t>
   </x:si>
   <x:si>
     <x:t>Akamai Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJQWD2</x:t>
   </x:si>
   <x:si>
-    <x:t>764</x:t>
-[...62 lines deleted...]
-    <x:t>$65,946.40</x:t>
+    <x:t>734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,651.02</x:t>
   </x:si>
   <x:si>
     <x:t>GEN</x:t>
   </x:si>
   <x:si>
     <x:t>Gen Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH2JM1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,874</x:t>
-[...2 lines deleted...]
-    <x:t>$63,946.50</x:t>
+    <x:t>2,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,220.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,536.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>TYL</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-198,008.02</x:t>
-[...2 lines deleted...]
-    <x:t>-0.08%</x:t>
+    <x:t>$-7,487.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1378,56 +1411,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4263bb0018474184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb8386c03e455417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R579a933810364838" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05bf66bd0fb4747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1d296af783cc4fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2f102be73d34e72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I81"/>
+  <x:dimension ref="A1:I82"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1799,1979 +1832,2008 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>412</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A81" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B81" s="2" t="s">
+      <x:c r="A81" s="1">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A82" s="2" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="B82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C81" s="2" t="s">
+      <x:c r="C82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D81" s="2" t="s">
+      <x:c r="D82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E81" s="2" t="s">
+      <x:c r="E82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F81" s="2" t="s">
+      <x:c r="F82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G81" s="2" t="s">
+      <x:c r="G82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H81" s="2" t="s">
+      <x:c r="H82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I81" s="2" t="s">
+      <x:c r="I82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A81:I81"/>
+    <x:mergeCell ref="A82:I82"/>
   </x:mergeCells>
 </x:worksheet>
 </file>