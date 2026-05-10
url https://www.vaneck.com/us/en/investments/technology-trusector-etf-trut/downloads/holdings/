--- v0 (2026-04-20)
+++ v1 (2026-05-10)
@@ -1,1323 +1,1329 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ade996d317485f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f20773b9c3d4ea7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUT_asof_20260417" sheetId="1" r:id="Rc9f74d67bd1943f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUT_asof_20260507" sheetId="1" r:id="R86266085e4704c39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="644" uniqueCount="427">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="644" uniqueCount="429">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLK</x:t>
   </x:si>
   <x:si>
     <x:t>Technology Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ7007</x:t>
   </x:si>
   <x:si>
-    <x:t>243,490</x:t>
+    <x:t>307,484</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,582,681.50</x:t>
+    <x:t>$52,176,959.96</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>39.18%</x:t>
+    <x:t>39.50%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>82,125</x:t>
-[...5 lines deleted...]
-    <x:t>17.27%</x:t>
+    <x:t>105,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,323,190.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.90%</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9XRY4</x:t>
   </x:si>
   <x:si>
-    <x:t>49,776</x:t>
-[...5 lines deleted...]
-    <x:t>14.02%</x:t>
+    <x:t>63,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,363,966.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.90%</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPH459</x:t>
   </x:si>
   <x:si>
-    <x:t>25,062</x:t>
-[...5 lines deleted...]
-    <x:t>11.05%</x:t>
+    <x:t>32,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,555,526.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.26%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>16,006</x:t>
-[...5 lines deleted...]
-    <x:t>6.78%</x:t>
+    <x:t>20,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,503,686.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.44%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,733</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>2,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,500,828.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,559</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>3,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,405,510.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,067,041.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,710.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3J3C9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,527.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$733,604.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664,826.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>PLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Palantir Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7QR55</x:t>
   </x:si>
   <x:si>
-    <x:t>3,633</x:t>
-[...89 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>4,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$659,073.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$553,080.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>IBM</x:t>
   </x:si>
   <x:si>
     <x:t>International Business Machines Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLNNH6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,494</x:t>
-[...23 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>1,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$455,566.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,268.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,890.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,166.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seagate Technology Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0113JGQF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,854.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2DC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,257.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>APH</x:t>
   </x:si>
   <x:si>
     <x:t>Amphenol Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9YJ35</x:t>
   </x:si>
   <x:si>
-    <x:t>2,015</x:t>
-[...23 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>2,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,621.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandisk Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R388JG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,089.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWNFZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,767.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014GJCT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,702.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>ANET</x:t>
   </x:si>
   <x:si>
     <x:t>Arista Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N2HDY5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,655</x:t>
-[...38 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>2,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,053.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corning Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKFZM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,475.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>APP</x:t>
   </x:si>
   <x:si>
     <x:t>Applovin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006HFPX77</x:t>
   </x:si>
   <x:si>
+    <x:t>581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,843.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crowdstrike Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BLYKS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,640.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5DV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,220.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D9D830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,787.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,551.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSFRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,705.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,416.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13CD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,072.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,330.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DW3SZS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,293.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCMBG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,708.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciena Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP1152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,306.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Te Connectivity Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q08MMR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,808.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,167.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP8Z50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,794.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,652.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM7HL0</x:t>
+  </x:si>
+  <x:si>
     <x:t>483</x:t>
   </x:si>
   <x:si>
-    <x:t>$230,487.60</x:t>
-[...254 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>$121,252.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCP19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,864.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEYS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keysight Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059FN811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,938.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>LITE</x:t>
   </x:si>
   <x:si>
     <x:t>Lumentum Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>119</x:t>
   </x:si>
   <x:si>
-    <x:t>$106,394.33</x:t>
-[...56 lines deleted...]
-    <x:t>BBG000BP8Z50</x:t>
+    <x:t>$106,217.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coherent Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,651.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,150.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0078W3NQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,833.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>On Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DV7MX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,991.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F1ZSN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,078.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jabil Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJNGN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,172.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VC0T95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,147.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qnity Electronics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TRL73S5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,841.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FP1N32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,980.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBDV81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,070.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teledyne Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT9T6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,200.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DW76Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,007.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFL116</x:t>
   </x:si>
   <x:si>
     <x:t>197</x:t>
   </x:si>
   <x:si>
-    <x:t>$87,066.12</x:t>
-[...221 lines deleted...]
-    <x:t>$37,839.86</x:t>
+    <x:t>$42,270.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KHWT55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,056.44</x:t>
   </x:si>
   <x:si>
     <x:t>VRSN</x:t>
   </x:si>
   <x:si>
     <x:t>Verisign Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGKHZ3</x:t>
   </x:si>
   <x:si>
     <x:t>137</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,544.85</x:t>
-[...47 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$38,150.39</x:t>
   </x:si>
   <x:si>
     <x:t>FFIV</x:t>
   </x:si>
   <x:si>
     <x:t>F5 Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CXYSZ6</x:t>
   </x:si>
   <x:si>
     <x:t>94</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,221.78</x:t>
-[...14 lines deleted...]
-    <x:t>$29,144.08</x:t>
+    <x:t>$32,431.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VBB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,040.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akamai Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJQWD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,106.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trimble Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNPS52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,719.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdw Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001P63B80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,007.20</x:t>
   </x:si>
   <x:si>
     <x:t>TYL</x:t>
   </x:si>
   <x:si>
     <x:t>Tyler Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVWZF9</x:t>
   </x:si>
   <x:si>
     <x:t>72</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,667.92</x:t>
-[...17 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$23,837.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GDDY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Godaddy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006MDLY05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,899.00</x:t>
   </x:si>
   <x:si>
     <x:t>ZBRA</x:t>
   </x:si>
   <x:si>
     <x:t>Zebra Technologies Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC7LQ7</x:t>
   </x:si>
   <x:si>
     <x:t>82</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,223.26</x:t>
-[...29 lines deleted...]
-    <x:t>$18,486.48</x:t>
+    <x:t>$18,746.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>IT</x:t>
   </x:si>
   <x:si>
     <x:t>Gartner Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB65D0</x:t>
   </x:si>
   <x:si>
     <x:t>117</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,090.54</x:t>
-[...26 lines deleted...]
-    <x:t>$15,342.40</x:t>
+    <x:t>$18,460.26</x:t>
   </x:si>
   <x:si>
     <x:t>GEN</x:t>
   </x:si>
   <x:si>
     <x:t>Gen Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH2JM1</x:t>
   </x:si>
   <x:si>
-    <x:t>696</x:t>
-[...20 lines deleted...]
-    <x:t>$12,515.12</x:t>
+    <x:t>892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,009.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLB4Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,495.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MYZDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,633.30</x:t>
   </x:si>
   <x:si>
     <x:t>EPAM</x:t>
   </x:si>
   <x:si>
     <x:t>Epam Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MHTV89</x:t>
   </x:si>
   <x:si>
     <x:t>92</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,083.28</x:t>
-[...29 lines deleted...]
-    <x:t>$10,087.29</x:t>
+    <x:t>$9,590.08</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-10,921</x:t>
+    <x:t>-73,228</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-10,920.52</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-73,228.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,892.24</x:t>
+    <x:t>$4,984.37</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -1348,51 +1354,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2fb8de78904cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R07ff424290b2426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc9f74d67bd1943f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb736f4467da4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re74439037e1c4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R86266085e4704c39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I80"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1711,254 +1717,254 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
@@ -1972,1738 +1978,1738 @@
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="2" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>