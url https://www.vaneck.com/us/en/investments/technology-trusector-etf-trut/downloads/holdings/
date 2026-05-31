--- v1 (2026-05-10)
+++ v2 (2026-05-31)
@@ -1,1332 +1,1344 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f20773b9c3d4ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a7250895cf24db6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUT_asof_20260507" sheetId="1" r:id="R86266085e4704c39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUT_asof_20260528" sheetId="1" r:id="R59f5a3017e464de3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="644" uniqueCount="429">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="644" uniqueCount="433">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLK</x:t>
   </x:si>
   <x:si>
     <x:t>Technology Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ7007</x:t>
   </x:si>
   <x:si>
-    <x:t>307,484</x:t>
+    <x:t>362,989</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,176,959.96</x:t>
+    <x:t>$67,824,494.65</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>39.50%</x:t>
+    <x:t>40.03%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>105,547</x:t>
-[...5 lines deleted...]
-    <x:t>16.90%</x:t>
+    <x:t>125,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,965,933.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.92%</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9XRY4</x:t>
   </x:si>
   <x:si>
-    <x:t>63,888</x:t>
-[...5 lines deleted...]
-    <x:t>13.90%</x:t>
+    <x:t>76,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,790,761.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.04%</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPH459</x:t>
   </x:si>
   <x:si>
-    <x:t>32,216</x:t>
-[...5 lines deleted...]
-    <x:t>10.26%</x:t>
+    <x:t>38,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,405,382.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.68%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>20,612</x:t>
-[...5 lines deleted...]
-    <x:t>6.44%</x:t>
+    <x:t>24,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,496,854.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.20%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,321</x:t>
-[...5 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>2,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,614,485.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>3,441</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>4,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,179,086.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>9,734</x:t>
-[...5 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>11,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,433,634.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3J3C9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,184,383.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNFLM9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,655</x:t>
-[...23 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>3,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,033,500.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>ORCL</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQLTW7</x:t>
   </x:si>
   <x:si>
-    <x:t>3,770</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>4,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$923,779.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,619</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>1,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$880,923.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>PLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Palantir Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7QR55</x:t>
   </x:si>
   <x:si>
-    <x:t>4,809</x:t>
-[...2 lines deleted...]
-    <x:t>$659,073.45</x:t>
+    <x:t>5,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$835,528.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,939</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>2,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$746,905.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664,911.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>IBM</x:t>
   </x:si>
   <x:si>
     <x:t>International Business Machines Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLNNH6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,984</x:t>
-[...2 lines deleted...]
-    <x:t>$455,566.08</x:t>
+    <x:t>2,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$636,505.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$620,696.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandisk Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R388JG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$574,574.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
-    <x:t>QCOM</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>ADI</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6G37</x:t>
   </x:si>
   <x:si>
-    <x:t>982</x:t>
-[...2 lines deleted...]
-    <x:t>$401,166.64</x:t>
+    <x:t>1,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$518,315.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014GJCT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$510,900.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>STX</x:t>
   </x:si>
   <x:si>
     <x:t>Seagate Technology Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0113JGQF0</x:t>
   </x:si>
   <x:si>
-    <x:t>493</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,056.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWNFZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$469,031.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9YJ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$459,727.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crowdstrike Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BLYKS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,414.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>CRM</x:t>
   </x:si>
   <x:si>
     <x:t>Salesforce.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2DC2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,987</x:t>
-[...71 lines deleted...]
-    <x:t>$322,702.26</x:t>
+    <x:t>2,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$424,922.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006HFPX77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,526.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>ANET</x:t>
   </x:si>
   <x:si>
     <x:t>Arista Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N2HDY5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,145</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>2,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,043.90</x:t>
   </x:si>
   <x:si>
     <x:t>GLW</x:t>
   </x:si>
   <x:si>
     <x:t>Corning Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKFZM4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,598</x:t>
-[...35 lines deleted...]
-    <x:t>$277,640.28</x:t>
+    <x:t>1,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,053.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,491.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D9D830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,947.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DW3SZS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,078.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13CD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,731.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSFRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,126.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,922.88</x:t>
+  </x:si>
+  <x:si>
     <x:t>INTU</x:t>
   </x:si>
   <x:si>
     <x:t>Intuit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5DV1</x:t>
   </x:si>
   <x:si>
-    <x:t>593</x:t>
-[...86 lines deleted...]
-    <x:t>$208,072.70</x:t>
+    <x:t>678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,214.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>$159,330.78</x:t>
+    <x:t>$209,397.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
-    <x:t>DELL</x:t>
-[...11 lines deleted...]
-    <x:t>$148,293.88</x:t>
+    <x:t>FTNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCMBG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,704.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,832.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciena Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP1152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,720.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>FTNT</x:t>
-[...26 lines deleted...]
-    <x:t>$136,306.28</x:t>
+    <x:t>TEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Te Connectivity Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q08MMR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,736.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
-    <x:t>TEL</x:t>
-[...26 lines deleted...]
-    <x:t>$131,167.35</x:t>
+    <x:t>COHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coherent Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,811.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>MSI</x:t>
   </x:si>
   <x:si>
     <x:t>Motorola Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP8Z50</x:t>
   </x:si>
   <x:si>
-    <x:t>295</x:t>
-[...2 lines deleted...]
-    <x:t>$127,794.00</x:t>
+    <x:t>380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,385.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,667.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCP19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,817.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM7HL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,859.60</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
     <x:t>81</x:t>
   </x:si>
   <x:si>
-    <x:t>$127,652.76</x:t>
-[...32 lines deleted...]
-    <x:t>$119,864.40</x:t>
+    <x:t>$132,286.77</x:t>
   </x:si>
   <x:si>
     <x:t>KEYS</x:t>
   </x:si>
   <x:si>
     <x:t>Keysight Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0059FN811</x:t>
   </x:si>
   <x:si>
-    <x:t>304</x:t>
-[...5 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,921.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0078W3NQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,302.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>On Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DV7MX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,675.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>LITE</x:t>
   </x:si>
   <x:si>
     <x:t>Lumentum Holdings Inc</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>119</x:t>
   </x:si>
   <x:si>
-    <x:t>$106,217.02</x:t>
-[...20 lines deleted...]
-    <x:t>BBG000BV4DR6</x:t>
+    <x:t>$102,413.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jabil Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJNGN9</x:t>
   </x:si>
   <x:si>
     <x:t>280</x:t>
   </x:si>
   <x:si>
-    <x:t>$99,150.80</x:t>
-[...32 lines deleted...]
-    <x:t>$80,991.05</x:t>
+    <x:t>$101,822.00</x:t>
   </x:si>
   <x:si>
     <x:t>ROP</x:t>
   </x:si>
   <x:si>
     <x:t>Roper Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F1ZSN5</x:t>
   </x:si>
   <x:si>
-    <x:t>196</x:t>
-[...2 lines deleted...]
-    <x:t>$69,078.24</x:t>
+    <x:t>281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,849.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>JBL</x:t>
-[...11 lines deleted...]
-    <x:t>$68,172.00</x:t>
+    <x:t>FSLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFL116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,553.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FP1N32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,608.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qnity Electronics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TRL73S5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,972.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>WDAY</x:t>
   </x:si>
   <x:si>
     <x:t>Workday Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VC0T95</x:t>
   </x:si>
   <x:si>
-    <x:t>429</x:t>
-[...35 lines deleted...]
-    <x:t>$51,980.00</x:t>
+    <x:t>514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,825.14</x:t>
   </x:si>
   <x:si>
     <x:t>CTSH</x:t>
   </x:si>
   <x:si>
     <x:t>Cognizant Technology Solutions Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBDV81</x:t>
   </x:si>
   <x:si>
-    <x:t>964</x:t>
-[...2 lines deleted...]
-    <x:t>$50,070.16</x:t>
+    <x:t>1,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,643.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KHWT55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,548.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DW76Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,558.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>TDY</x:t>
   </x:si>
   <x:si>
     <x:t>Teledyne Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT9T6</x:t>
   </x:si>
   <x:si>
     <x:t>78</x:t>
   </x:si>
   <x:si>
-    <x:t>$49,200.84</x:t>
-[...47 lines deleted...]
-    <x:t>$41,056.44</x:t>
+    <x:t>$49,456.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akamai Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJQWD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,093.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VBB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,914.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>VRSN</x:t>
   </x:si>
   <x:si>
     <x:t>Verisign Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGKHZ3</x:t>
   </x:si>
   <x:si>
     <x:t>137</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,150.39</x:t>
+    <x:t>$40,571.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdw Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001P63B80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,287.36</x:t>
   </x:si>
   <x:si>
     <x:t>FFIV</x:t>
   </x:si>
   <x:si>
     <x:t>F5 Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CXYSZ6</x:t>
   </x:si>
   <x:si>
     <x:t>94</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,431.88</x:t>
-[...32 lines deleted...]
-    <x:t>$30,106.02</x:t>
+    <x:t>$36,042.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLB4Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,819.14</x:t>
   </x:si>
   <x:si>
     <x:t>TRMB</x:t>
   </x:si>
   <x:si>
     <x:t>Trimble Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNPS52</x:t>
   </x:si>
   <x:si>
-    <x:t>432</x:t>
-[...17 lines deleted...]
-    <x:t>$26,007.20</x:t>
+    <x:t>517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,393.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GDDY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Godaddy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006MDLY05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,261.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gen Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH2JM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,072.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MYZDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,715.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>TYL</x:t>
   </x:si>
   <x:si>
     <x:t>Tyler Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVWZF9</x:t>
   </x:si>
   <x:si>
     <x:t>72</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,837.76</x:t>
-[...14 lines deleted...]
-    <x:t>$21,899.00</x:t>
+    <x:t>$22,034.88</x:t>
   </x:si>
   <x:si>
     <x:t>ZBRA</x:t>
   </x:si>
   <x:si>
     <x:t>Zebra Technologies Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC7LQ7</x:t>
   </x:si>
   <x:si>
     <x:t>82</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,746.84</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$20,327.80</x:t>
   </x:si>
   <x:si>
     <x:t>IT</x:t>
   </x:si>
   <x:si>
     <x:t>Gartner Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB65D0</x:t>
   </x:si>
   <x:si>
     <x:t>117</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,460.26</x:t>
-[...44 lines deleted...]
-    <x:t>$15,633.30</x:t>
+    <x:t>$18,858.06</x:t>
   </x:si>
   <x:si>
     <x:t>EPAM</x:t>
   </x:si>
   <x:si>
     <x:t>Epam Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MHTV89</x:t>
   </x:si>
   <x:si>
     <x:t>92</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,590.08</x:t>
+    <x:t>$9,331.56</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-73,228</x:t>
+    <x:t>-18,779</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-73,228.06</x:t>
-[...2 lines deleted...]
-    <x:t>-0.06%</x:t>
+    <x:t>$-18,779.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,984.37</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$-75,430.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1354,51 +1366,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb736f4467da4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re74439037e1c4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R86266085e4704c39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc4a8d118faa4a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Raa539705ee1b4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59f5a3017e464de3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I80"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1833,1883 +1845,1883 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="2" t="s">
-        <x:v>428</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="B80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>