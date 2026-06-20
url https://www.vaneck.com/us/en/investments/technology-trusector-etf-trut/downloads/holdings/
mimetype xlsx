--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,1344 +1,1341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a7250895cf24db6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56adfed7f79b4d61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUT_asof_20260528" sheetId="1" r:id="R59f5a3017e464de3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUT_asof_20260617" sheetId="1" r:id="Rbd7006f6fe7c4a4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="644" uniqueCount="433">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="644" uniqueCount="432">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLK</x:t>
   </x:si>
   <x:si>
     <x:t>Technology Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ7007</x:t>
   </x:si>
   <x:si>
-    <x:t>362,989</x:t>
+    <x:t>346,011</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$67,824,494.65</x:t>
+    <x:t>$64,288,843.80</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>40.03%</x:t>
+    <x:t>41.04%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>125,862</x:t>
-[...5 lines deleted...]
-    <x:t>15.92%</x:t>
+    <x:t>119,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,485,963.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.63%</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9XRY4</x:t>
   </x:si>
   <x:si>
-    <x:t>76,128</x:t>
-[...5 lines deleted...]
-    <x:t>14.04%</x:t>
+    <x:t>72,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,422,044.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.67%</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPH459</x:t>
   </x:si>
   <x:si>
-    <x:t>38,421</x:t>
-[...5 lines deleted...]
-    <x:t>9.68%</x:t>
+    <x:t>36,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,838,929.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.83%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>24,607</x:t>
-[...5 lines deleted...]
-    <x:t>6.20%</x:t>
+    <x:t>23,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,187,966.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.86%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,831</x:t>
-[...5 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>2,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,790,533.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,206</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>3,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,035,570.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>11,859</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>11,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,357,409.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,147,984.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>CSCO</x:t>
   </x:si>
   <x:si>
     <x:t>Cisco Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3J3C9</x:t>
   </x:si>
   <x:si>
-    <x:t>9,983</x:t>
-[...2 lines deleted...]
-    <x:t>$1,184,383.12</x:t>
+    <x:t>9,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,107,243.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,099,866.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
-    <x:t>LRCX</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ORCL</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQLTW7</x:t>
   </x:si>
   <x:si>
-    <x:t>4,535</x:t>
-[...23 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>4,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$789,362.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>PLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Palantir Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7QR55</x:t>
   </x:si>
   <x:si>
-    <x:t>5,829</x:t>
-[...5 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>5,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$720,685.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706,640.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,364</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>2,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$674,399.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandisk Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R388JG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$634,651.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Business Machines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLNNH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$597,895.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWNFZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$591,780.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seagate Technology Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0113JGQF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,470.64</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,733</x:t>
-[...56 lines deleted...]
-    <x:t>$574,574.00</x:t>
+    <x:t>2,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$548,823.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014GJCT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$529,840.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>ADI</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6G37</x:t>
   </x:si>
   <x:si>
-    <x:t>1,237</x:t>
-[...2 lines deleted...]
-    <x:t>$518,315.37</x:t>
+    <x:t>1,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$480,347.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>PANW</x:t>
-[...11 lines deleted...]
-    <x:t>$510,900.14</x:t>
+    <x:t>APH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9YJ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$476,402.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>STX</x:t>
-[...44 lines deleted...]
-    <x:t>$459,727.84</x:t>
+    <x:t>CRWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crowdstrike Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BLYKS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,239.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
-    <x:t>CRWD</x:t>
-[...14 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>ANET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arista Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N2HDY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,429.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>CRM</x:t>
   </x:si>
   <x:si>
     <x:t>Salesforce.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2DC2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,412</x:t>
-[...2 lines deleted...]
-    <x:t>$424,922.04</x:t>
+    <x:t>2,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,755.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corning Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKFZM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,683.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DW3SZS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,521.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>APP</x:t>
   </x:si>
   <x:si>
     <x:t>Applovin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006HFPX77</x:t>
   </x:si>
   <x:si>
-    <x:t>666</x:t>
-[...38 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,873.60</x:t>
   </x:si>
   <x:si>
     <x:t>NOW</x:t>
   </x:si>
   <x:si>
     <x:t>Servicenow Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1R011</x:t>
   </x:si>
   <x:si>
-    <x:t>2,920</x:t>
-[...5 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>2,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,906.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13CD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,123.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>ACN</x:t>
   </x:si>
   <x:si>
     <x:t>Accenture Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D9D830</x:t>
   </x:si>
   <x:si>
-    <x:t>1,558</x:t>
-[...20 lines deleted...]
-    <x:t>$258,078.70</x:t>
+    <x:t>1,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,894.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>CDNS</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>510</x:t>
-[...2 lines deleted...]
-    <x:t>$245,126.40</x:t>
+    <x:t>484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,482.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
+    <x:t>FTNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCMBG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,363.12</x:t>
+  </x:si>
+  <x:si>
     <x:t>ADBE</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5006</x:t>
   </x:si>
   <x:si>
-    <x:t>1,002</x:t>
-[...2 lines deleted...]
-    <x:t>$241,922.88</x:t>
+    <x:t>950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,466.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,250.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,305.60</x:t>
   </x:si>
   <x:si>
     <x:t>INTU</x:t>
   </x:si>
   <x:si>
     <x:t>Intuit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5DV1</x:t>
   </x:si>
   <x:si>
-    <x:t>678</x:t>
-[...50 lines deleted...]
-    <x:t>$194,832.60</x:t>
+    <x:t>652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,440.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Te Connectivity Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q08MMR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,211.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0078W3NQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,336.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coherent Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,751.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP8Z50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,847.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,501.84</x:t>
   </x:si>
   <x:si>
     <x:t>CIEN</x:t>
   </x:si>
   <x:si>
     <x:t>Ciena Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP1152</x:t>
   </x:si>
   <x:si>
-    <x:t>338</x:t>
-[...71 lines deleted...]
-    <x:t>$139,667.25</x:t>
+    <x:t>312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,256.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCP19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,707.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>MCHP</x:t>
-[...11 lines deleted...]
-    <x:t>$137,817.40</x:t>
+    <x:t>KEYS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keysight Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059FN811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,304.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,305.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>ADSK</x:t>
   </x:si>
   <x:si>
     <x:t>Autodesk Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM7HL0</x:t>
   </x:si>
   <x:si>
-    <x:t>568</x:t>
-[...47 lines deleted...]
-    <x:t>$129,302.64</x:t>
+    <x:t>542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,643.94</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>975</x:t>
-[...5 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,225.16</x:t>
   </x:si>
   <x:si>
     <x:t>LITE</x:t>
   </x:si>
   <x:si>
     <x:t>Lumentum Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>119</x:t>
   </x:si>
   <x:si>
-    <x:t>$102,413.78</x:t>
+    <x:t>$103,527.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jabil Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJNGN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,244.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>JBL</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>ROP</x:t>
   </x:si>
   <x:si>
     <x:t>Roper Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F1ZSN5</x:t>
   </x:si>
   <x:si>
-    <x:t>281</x:t>
-[...2 lines deleted...]
-    <x:t>$89,849.75</x:t>
+    <x:t>255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,142.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
+    <x:t>NTAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FP1N32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,346.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qnity Electronics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TRL73S5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,919.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
     <x:t>FSLR</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFL116</x:t>
   </x:si>
   <x:si>
-    <x:t>282</x:t>
-[...35 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,228.80</x:t>
   </x:si>
   <x:si>
     <x:t>WDAY</x:t>
   </x:si>
   <x:si>
     <x:t>Workday Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VC0T95</x:t>
   </x:si>
   <x:si>
-    <x:t>514</x:t>
-[...2 lines deleted...]
-    <x:t>$66,825.14</x:t>
+    <x:t>488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,453.04</x:t>
   </x:si>
   <x:si>
     <x:t>CTSH</x:t>
   </x:si>
   <x:si>
     <x:t>Cognizant Technology Solutions Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBDV81</x:t>
   </x:si>
   <x:si>
-    <x:t>1,219</x:t>
-[...2 lines deleted...]
-    <x:t>$65,643.15</x:t>
+    <x:t>1,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,703.62</x:t>
   </x:si>
   <x:si>
     <x:t>HPQ</x:t>
   </x:si>
   <x:si>
     <x:t>Hp Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KHWT55</x:t>
   </x:si>
   <x:si>
-    <x:t>2,381</x:t>
-[...2 lines deleted...]
-    <x:t>$59,548.81</x:t>
+    <x:t>2,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,178.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teledyne Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT9T6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,997.30</x:t>
   </x:si>
   <x:si>
     <x:t>FICO</x:t>
   </x:si>
   <x:si>
     <x:t>Fair Isaac Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DW76Y6</x:t>
   </x:si>
   <x:si>
     <x:t>39</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,558.04</x:t>
-[...17 lines deleted...]
-    <x:t>$49,456.68</x:t>
+    <x:t>$43,946.76</x:t>
   </x:si>
   <x:si>
     <x:t>AKAM</x:t>
   </x:si>
   <x:si>
     <x:t>Akamai Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJQWD2</x:t>
   </x:si>
   <x:si>
-    <x:t>343</x:t>
-[...2 lines deleted...]
-    <x:t>$49,093.59</x:t>
+    <x:t>317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,530.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdw Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001P63B80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,376.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verisign Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGKHZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,294.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXYSZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,178.72</x:t>
   </x:si>
   <x:si>
     <x:t>PTC</x:t>
   </x:si>
   <x:si>
     <x:t>Ptc Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2VBB0</x:t>
   </x:si>
   <x:si>
-    <x:t>302</x:t>
-[...50 lines deleted...]
-    <x:t>$36,042.42</x:t>
+    <x:t>276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,275.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gen Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH2JM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,164.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trimble Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNPS52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,995.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GDDY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Godaddy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006MDLY05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,061.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>354</x:t>
-[...47 lines deleted...]
-    <x:t>$26,072.10</x:t>
+    <x:t>328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,756.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVWZF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,715.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zebra Technologies Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CC7LQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,104.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gartner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB65D0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,628.86</x:t>
   </x:si>
   <x:si>
     <x:t>SMCI</x:t>
   </x:si>
   <x:si>
     <x:t>Super Micro Computer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MYZDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>550</x:t>
-[...50 lines deleted...]
-    <x:t>$18,858.06</x:t>
+    <x:t>524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,556.72</x:t>
   </x:si>
   <x:si>
     <x:t>EPAM</x:t>
   </x:si>
   <x:si>
     <x:t>Epam Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MHTV89</x:t>
   </x:si>
   <x:si>
     <x:t>92</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,331.56</x:t>
+    <x:t>$8,068.40</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-18,779</x:t>
+    <x:t>-71,083</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-18,779.08</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-71,082.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-75,430.52</x:t>
-[...2 lines deleted...]
-    <x:t>-0.04%</x:t>
+    <x:t>$31,639.24</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1366,51 +1363,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc4a8d118faa4a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Raa539705ee1b4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59f5a3017e464de3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a8dfeb59aec44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdb8aa4b23ab04b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbd7006f6fe7c4a4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I80"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1990,254 +1987,254 @@
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
@@ -2251,109 +2248,109 @@
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
@@ -2396,283 +2393,283 @@
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
@@ -2715,283 +2712,283 @@
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
@@ -3034,254 +3031,254 @@
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
@@ -3440,225 +3437,225 @@
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
@@ -3672,56 +3669,56 @@
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="2" t="s">
-        <x:v>432</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="B80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I80" s="2" t="s">
         <x:v>1</x:v>
       </x:c>