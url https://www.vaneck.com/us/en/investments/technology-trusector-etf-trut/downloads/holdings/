--- v3 (2026-06-20)
+++ v4 (2026-07-10)
@@ -1,1341 +1,1362 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56adfed7f79b4d61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c0a90c54cb4242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUT_asof_20260617" sheetId="1" r:id="Rbd7006f6fe7c4a4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUT_asof_20260708" sheetId="1" r:id="Rc737abb667f74d92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="644" uniqueCount="432">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="439">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLK</x:t>
   </x:si>
   <x:si>
     <x:t>Technology Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ7007</x:t>
   </x:si>
   <x:si>
-    <x:t>346,011</x:t>
+    <x:t>320,682</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$64,288,843.80</x:t>
+    <x:t>$58,171,714.80</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>41.04%</x:t>
+    <x:t>34.48%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>119,648</x:t>
-[...5 lines deleted...]
-    <x:t>15.63%</x:t>
+    <x:t>131,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,864,437.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.92%</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9XRY4</x:t>
   </x:si>
   <x:si>
-    <x:t>72,384</x:t>
-[...5 lines deleted...]
-    <x:t>13.67%</x:t>
+    <x:t>79,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,010,715.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.82%</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPH459</x:t>
   </x:si>
   <x:si>
-    <x:t>36,523</x:t>
-[...5 lines deleted...]
-    <x:t>8.83%</x:t>
+    <x:t>40,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,473,902.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.17%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>23,385</x:t>
-[...5 lines deleted...]
-    <x:t>5.86%</x:t>
+    <x:t>25,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,002,548.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.93%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,675</x:t>
-[...5 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>5,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,159,574.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>3,972</x:t>
-[...5 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>6,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,360,028.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>11,209</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>14,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,635,961.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,418,833.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3J3C9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,412,506.20</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNFLM9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,068</x:t>
-[...41 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>3,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,310,612.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$952,777.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$906,838.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Business Machines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLNNH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$892,859.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$859,063.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014GJCT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$819,107.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandisk Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R388JG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$792,775.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>ORCL</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQLTW7</x:t>
   </x:si>
   <x:si>
-    <x:t>4,301</x:t>
-[...92 lines deleted...]
-    <x:t>$597,895.65</x:t>
+    <x:t>5,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$749,233.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$636,739.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$618,259.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9YJ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$610,254.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crowdstrike Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BLYKS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,614.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seagate Technology Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0113JGQF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$604,594.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$593,901.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
     <x:t>WDC</x:t>
   </x:si>
   <x:si>
     <x:t>Western Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWNFZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>831</x:t>
-[...104 lines deleted...]
-    <x:t>$415,239.68</x:t>
+    <x:t>1,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$593,773.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arista Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N2HDY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,231.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corning Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKFZM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$451,793.65</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
-    <x:t>ANET</x:t>
-[...11 lines deleted...]
-    <x:t>$402,429.20</x:t>
+    <x:t>APP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006HFPX77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$437,064.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>CRM</x:t>
   </x:si>
   <x:si>
     <x:t>Salesforce.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2DC2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,282</x:t>
-[...2 lines deleted...]
-    <x:t>$353,755.64</x:t>
+    <x:t>2,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$429,110.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DW3SZS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,820.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
-    <x:t>GLW</x:t>
-[...11 lines deleted...]
-    <x:t>$321,683.60</x:t>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,853.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
-    <x:t>DELL</x:t>
-[...44 lines deleted...]
-    <x:t>$263,906.72</x:t>
+    <x:t>CDNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13CD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,554.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCMBG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,994.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,256.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
-    <x:t>CDNS</x:t>
-[...5 lines deleted...]
-    <x:t>BBG000C13CD9</x:t>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,011.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSFRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,872.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D9D830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,037.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5DV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,037.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,358.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP8Z50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,465.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coherent Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,619.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciena Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP1152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,585.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,379.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0078W3NQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,916.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Te Connectivity Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q08MMR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,737.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LITE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lumentum Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,067.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEYS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keysight Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059FN811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,895.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,159.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flex Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP5YT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,108.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCP19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,247.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM7HL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,810.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>On Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DV7MX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,018.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F1ZSN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,855.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jabil Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJNGN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,969.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FP1N32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,878.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qnity Electronics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TRL73S5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,547.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teledyne Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT9T6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,891.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VC0T95</x:t>
   </x:si>
   <x:si>
     <x:t>642</x:t>
   </x:si>
   <x:si>
-    <x:t>$250,123.20</x:t>
-[...371 lines deleted...]
-    <x:t>$66,919.44</x:t>
+    <x:t>$88,518.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DW76Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,359.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXYSZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,540.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFL116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,589.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
-    <x:t>FSLR</x:t>
-[...26 lines deleted...]
-    <x:t>$59,453.04</x:t>
+    <x:t>VRSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verisign Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGKHZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,838.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KHWT55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,105.92</x:t>
   </x:si>
   <x:si>
     <x:t>CTSH</x:t>
   </x:si>
   <x:si>
     <x:t>Cognizant Technology Solutions Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBDV81</x:t>
   </x:si>
   <x:si>
-    <x:t>1,141</x:t>
-[...17 lines deleted...]
-    <x:t>$52,178.18</x:t>
+    <x:t>1,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,881.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akamai Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJQWD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,083.07</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
-    <x:t>TDY</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>CDW</x:t>
   </x:si>
   <x:si>
     <x:t>Cdw Corp/De</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001P63B80</x:t>
   </x:si>
   <x:si>
-    <x:t>295</x:t>
-[...2 lines deleted...]
-    <x:t>$37,376.50</x:t>
+    <x:t>398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,812.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MYZDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,691.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gen Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH2JM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,625.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VBB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,384.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVWZF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,600.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>VRSN</x:t>
-[...58 lines deleted...]
-  <x:si>
     <x:t>TRMB</x:t>
   </x:si>
   <x:si>
     <x:t>Trimble Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNPS52</x:t>
   </x:si>
   <x:si>
-    <x:t>491</x:t>
-[...2 lines deleted...]
-    <x:t>$23,995.17</x:t>
+    <x:t>729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,199.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zebra Technologies Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CC7LQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,797.76</x:t>
   </x:si>
   <x:si>
     <x:t>GDDY</x:t>
   </x:si>
   <x:si>
     <x:t>Godaddy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006MDLY05</x:t>
   </x:si>
   <x:si>
-    <x:t>303</x:t>
-[...5 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,798.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gartner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB65D0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,090.88</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>328</x:t>
-[...77 lines deleted...]
-    <x:t>$8,068.40</x:t>
+    <x:t>466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,256.34</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-71,083</x:t>
+    <x:t>324,079</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-71,082.54</x:t>
-[...2 lines deleted...]
-    <x:t>-0.05%</x:t>
+    <x:t>$324,079.22</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,639.24</x:t>
+    <x:t>$-232,331.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1363,56 +1384,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a8dfeb59aec44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdb8aa4b23ab04b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbd7006f6fe7c4a4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2cec50c15d54bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3a9e5640c8d64f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc737abb667f74d92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I80"/>
+  <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1755,834 +1776,834 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
@@ -2683,1051 +2704,1080 @@
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A80" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B80" s="2" t="s">
+      <x:c r="A80" s="1">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A81" s="2" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C80" s="2" t="s">
+      <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D80" s="2" t="s">
+      <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E80" s="2" t="s">
+      <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F80" s="2" t="s">
+      <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G80" s="2" t="s">
+      <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H80" s="2" t="s">
+      <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I80" s="2" t="s">
+      <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A80:I80"/>
+    <x:mergeCell ref="A81:I81"/>
   </x:mergeCells>
 </x:worksheet>
 </file>