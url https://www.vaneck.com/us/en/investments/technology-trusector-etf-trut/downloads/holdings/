--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,1362 +1,1371 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c0a90c54cb4242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575ba12726354a00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUT_asof_20260708" sheetId="1" r:id="Rc737abb667f74d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUT_asof_20260729" sheetId="1" r:id="R63947e625ebd4070"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="439">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="442">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLK</x:t>
   </x:si>
   <x:si>
     <x:t>Technology Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ7007</x:t>
   </x:si>
   <x:si>
-    <x:t>320,682</x:t>
+    <x:t>335,334</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$58,171,714.80</x:t>
+    <x:t>$55,856,584.38</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>34.48%</x:t>
+    <x:t>32.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9XRY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,370,786.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.10%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>131,611</x:t>
-[...23 lines deleted...]
-    <x:t>14.82%</x:t>
+    <x:t>143,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,214,562.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.84%</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPH459</x:t>
   </x:si>
   <x:si>
-    <x:t>40,366</x:t>
-[...5 lines deleted...]
-    <x:t>9.17%</x:t>
+    <x:t>43,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,156,422.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.99%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>25,734</x:t>
-[...5 lines deleted...]
-    <x:t>5.93%</x:t>
+    <x:t>28,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,377,107.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.04%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,438</x:t>
-[...5 lines deleted...]
-    <x:t>3.06%</x:t>
+    <x:t>5,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,376,358.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,494</x:t>
-[...5 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>7,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,073,072.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3J3C9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,578,994.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>14,840</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>16,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,373,618.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,487</x:t>
-[...20 lines deleted...]
-    <x:t>$1,412,506.20</x:t>
+    <x:t>2,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,219,877.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNFLM9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,934</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>4,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,125,985.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>PLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Palantir Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7QR55</x:t>
   </x:si>
   <x:si>
-    <x:t>7,206</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>8,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$999,990.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014GJCT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$913,234.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$868,973.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTFR4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,100</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>4,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787,639.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>IBM</x:t>
   </x:si>
   <x:si>
     <x:t>International Business Machines Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLNNH6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,956</x:t>
-[...41 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>3,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$759,026.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,796.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9YJ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$652,495.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crowdstrike Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BLYKS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$632,493.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,284.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seagate Technology Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0113JGQF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$604,664.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,422.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arista Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N2HDY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$582,751.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWNFZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$559,530.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2DC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,576.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>SNDK</x:t>
   </x:si>
   <x:si>
     <x:t>Sandisk Corp/De</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R388JG1</x:t>
   </x:si>
   <x:si>
-    <x:t>459</x:t>
-[...23 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$510,992.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>2,748</x:t>
-[...119 lines deleted...]
-    <x:t>$588,231.45</x:t>
+    <x:t>3,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,540.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,691.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DW3SZS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,643.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,710.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D9D830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,454.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006HFPX77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,500.50</x:t>
   </x:si>
   <x:si>
     <x:t>GLW</x:t>
   </x:si>
   <x:si>
     <x:t>Corning Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKFZM4</x:t>
   </x:si>
   <x:si>
-    <x:t>2,455</x:t>
-[...77 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>2,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,750.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCMBG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,608.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5DV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,461.91</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>873</x:t>
-[...2 lines deleted...]
-    <x:t>$326,554.38</x:t>
+    <x:t>1,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,423.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>FTNT</x:t>
-[...11 lines deleted...]
-    <x:t>$306,994.89</x:t>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,114.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>ADBE</x:t>
-[...29 lines deleted...]
-    <x:t>$271,011.42</x:t>
+    <x:t>MSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP8Z50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,901.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>605</x:t>
-[...26 lines deleted...]
-    <x:t>BBG000BH5DV1</x:t>
+    <x:t>693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,967.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Te Connectivity Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q08MMR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,918.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
     <x:t>875</x:t>
   </x:si>
   <x:si>
-    <x:t>$237,037.50</x:t>
-[...35 lines deleted...]
-    <x:t>$222,465.66</x:t>
+    <x:t>$210,857.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0078W3NQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,423.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEYS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keysight Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059FN811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,823.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM7HL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,428.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,567.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LITE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lumentum Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,488.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,648.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciena Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP1152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,568.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>COHR</x:t>
   </x:si>
   <x:si>
     <x:t>Coherent Corp</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...116 lines deleted...]
-    <x:t>$170,159.88</x:t>
+    <x:t>705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,545.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F1ZSN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,721.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCP19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,959.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>FLEX</x:t>
   </x:si>
   <x:si>
     <x:t>Flex Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP5YT0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,148</x:t>
-[...38 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>1,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,865.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FP1N32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,993.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VC0T95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,647.30</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,237</x:t>
-[...20 lines deleted...]
-    <x:t>$112,855.02</x:t>
+    <x:t>1,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,429.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>JBL</x:t>
   </x:si>
   <x:si>
     <x:t>Jabil Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJNGN9</x:t>
   </x:si>
   <x:si>
-    <x:t>332</x:t>
-[...20 lines deleted...]
-    <x:t>$102,878.80</x:t>
+    <x:t>376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,964.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DW76Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,742.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBDV81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,798.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Q</x:t>
   </x:si>
   <x:si>
     <x:t>Qnity Electronics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TRL73S5</x:t>
   </x:si>
   <x:si>
-    <x:t>658</x:t>
-[...2 lines deleted...]
-    <x:t>$93,547.86</x:t>
+    <x:t>746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,048.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KHWT55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,366.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verisign Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGKHZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,730.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXYSZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,611.55</x:t>
   </x:si>
   <x:si>
     <x:t>TDY</x:t>
   </x:si>
   <x:si>
     <x:t>Teledyne Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT9T6</x:t>
   </x:si>
   <x:si>
     <x:t>139</x:t>
   </x:si>
   <x:si>
-    <x:t>$88,891.89</x:t>
-[...47 lines deleted...]
-    <x:t>$77,540.90</x:t>
+    <x:t>$87,757.65</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFL116</x:t>
   </x:si>
   <x:si>
-    <x:t>337</x:t>
-[...2 lines deleted...]
-    <x:t>$75,589.10</x:t>
+    <x:t>381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,910.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
-    <x:t>VRSN</x:t>
-[...41 lines deleted...]
-    <x:t>$62,881.26</x:t>
+    <x:t>CDW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdw Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001P63B80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,380.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gen Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH2JM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,850.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VBB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,778.76</x:t>
   </x:si>
   <x:si>
     <x:t>AKAM</x:t>
   </x:si>
   <x:si>
     <x:t>Akamai Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJQWD2</x:t>
   </x:si>
   <x:si>
-    <x:t>451</x:t>
-[...20 lines deleted...]
-    <x:t>$54,812.56</x:t>
+    <x:t>495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,167.95</x:t>
   </x:si>
   <x:si>
     <x:t>SMCI</x:t>
   </x:si>
   <x:si>
     <x:t>Super Micro Computer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MYZDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,764</x:t>
-[...32 lines deleted...]
-    <x:t>$44,384.82</x:t>
+    <x:t>1,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,988.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GDDY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Godaddy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006MDLY05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,925.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trimble Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNPS52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,582.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gartner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB65D0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,069.00</x:t>
   </x:si>
   <x:si>
     <x:t>TYL</x:t>
   </x:si>
   <x:si>
     <x:t>Tyler Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVWZF9</x:t>
   </x:si>
   <x:si>
     <x:t>126</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,600.54</x:t>
+    <x:t>$42,021.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>TRMB</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>ZBRA</x:t>
   </x:si>
   <x:si>
     <x:t>Zebra Technologies Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC7LQ7</x:t>
   </x:si>
   <x:si>
     <x:t>143</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,797.76</x:t>
-[...29 lines deleted...]
-    <x:t>$29,090.88</x:t>
+    <x:t>$40,466.14</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>466</x:t>
-[...2 lines deleted...]
-    <x:t>$27,256.34</x:t>
+    <x:t>510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,206.90</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>324,079</x:t>
+    <x:t>116,315</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$324,079.22</x:t>
+    <x:t>$116,314.51</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-232,331.26</x:t>
-[...2 lines deleted...]
-    <x:t>-0.14%</x:t>
+    <x:t>$-9,921.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1384,51 +1393,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2cec50c15d54bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3a9e5640c8d64f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc737abb667f74d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e18dd594334e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R17fc1a0377b84299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R63947e625ebd4070" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1776,1999 +1785,1999 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>422</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="2" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>