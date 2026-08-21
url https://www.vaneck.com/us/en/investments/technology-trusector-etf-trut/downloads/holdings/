--- v5 (2026-07-31)
+++ v6 (2026-08-21)
@@ -1,1371 +1,1356 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575ba12726354a00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red3cae47b76c4c94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUT_asof_20260729" sheetId="1" r:id="R63947e625ebd4070"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUT_asof_20260820" sheetId="1" r:id="R98b8b25466934aef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="442">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="437">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLK</x:t>
   </x:si>
   <x:si>
     <x:t>Technology Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ7007</x:t>
   </x:si>
   <x:si>
-    <x:t>335,334</x:t>
+    <x:t>349,653</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$55,856,584.38</x:t>
+    <x:t>$64,021,464.30</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>32.51%</x:t>
+    <x:t>31.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,520,456.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.71%</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9XRY4</x:t>
   </x:si>
   <x:si>
-    <x:t>86,847</x:t>
-[...23 lines deleted...]
-    <x:t>15.84%</x:t>
+    <x:t>93,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,177,215.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.55%</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPH459</x:t>
   </x:si>
   <x:si>
-    <x:t>43,930</x:t>
-[...5 lines deleted...]
-    <x:t>9.99%</x:t>
+    <x:t>47,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,812,764.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.37%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>28,022</x:t>
-[...5 lines deleted...]
-    <x:t>6.04%</x:t>
+    <x:t>30,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,014,819.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,922</x:t>
-[...5 lines deleted...]
-    <x:t>2.55%</x:t>
+    <x:t>6,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,230,840.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>7,154</x:t>
-[...5 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>7,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,661,279.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,719,882.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>CSCO</x:t>
   </x:si>
   <x:si>
     <x:t>Cisco Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3J3C9</x:t>
   </x:si>
   <x:si>
-    <x:t>14,038</x:t>
-[...23 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>15,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,712,782.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,571,380.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,545,818.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,795</x:t>
-[...41 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>3,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,536,266.16</x:t>
   </x:si>
   <x:si>
     <x:t>PANW</x:t>
   </x:si>
   <x:si>
     <x:t>Palo Alto Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0014GJCT9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,907</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>3,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,136,419.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$956,063.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$955,420.75</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,203</x:t>
-[...23 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>3,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$942,083.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandisk Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R388JG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$873,938.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>IBM</x:t>
   </x:si>
   <x:si>
     <x:t>International Business Machines Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLNNH6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,352</x:t>
-[...23 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>3,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$873,766.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$864,478.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arista Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N2HDY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,866.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seagate Technology Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0113JGQF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$745,660.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>APH</x:t>
   </x:si>
   <x:si>
     <x:t>Amphenol Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9YJ35</x:t>
   </x:si>
   <x:si>
-    <x:t>4,341</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>4,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$737,071.54</x:t>
   </x:si>
   <x:si>
     <x:t>CRWD</x:t>
   </x:si>
   <x:si>
     <x:t>Crowdstrike Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BLYKS03</x:t>
   </x:si>
   <x:si>
-    <x:t>3,526</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>3,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$736,615.80</x:t>
   </x:si>
   <x:si>
     <x:t>ADI</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6G37</x:t>
   </x:si>
   <x:si>
-    <x:t>1,761</x:t>
-[...2 lines deleted...]
-    <x:t>$622,284.57</x:t>
+    <x:t>1,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$731,594.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
-    <x:t>STX</x:t>
-[...5 lines deleted...]
-    <x:t>BBG0113JGQF0</x:t>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,536.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2DC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,166.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWNFZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628,527.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,051.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DW3SZS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$510,866.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corning Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKFZM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,042.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D9D830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,214.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$441,268.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5DV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,084.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCMBG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,109.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13CD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,611.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP8Z50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,961.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006HFPX77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,166.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSFRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,979.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,082.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LITE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lumentum Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,438.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0078W3NQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,345.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Te Connectivity Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q08MMR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,311.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coherent Corp</x:t>
   </x:si>
   <x:si>
     <x:t>791</x:t>
   </x:si>
   <x:si>
-    <x:t>$604,664.13</x:t>
-[...329 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$229,413.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEYS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keysight Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059FN811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,570.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,778.65</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>875</x:t>
-[...38 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,274.17</x:t>
   </x:si>
   <x:si>
     <x:t>ADSK</x:t>
   </x:si>
   <x:si>
     <x:t>Autodesk Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM7HL0</x:t>
   </x:si>
   <x:si>
-    <x:t>752</x:t>
-[...2 lines deleted...]
-    <x:t>$184,428.00</x:t>
+    <x:t>838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,354.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciena Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP1152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,444.48</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
     <x:t>147</x:t>
   </x:si>
   <x:si>
-    <x:t>$183,567.72</x:t>
-[...62 lines deleted...]
-    <x:t>$156,545.25</x:t>
+    <x:t>$192,658.20</x:t>
   </x:si>
   <x:si>
     <x:t>ROP</x:t>
   </x:si>
   <x:si>
     <x:t>Roper Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F1ZSN5</x:t>
   </x:si>
   <x:si>
-    <x:t>362</x:t>
-[...2 lines deleted...]
-    <x:t>$147,721.34</x:t>
+    <x:t>405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,232.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>1,919</x:t>
-[...5 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>2,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,778.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VC0T95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,013.12</x:t>
   </x:si>
   <x:si>
     <x:t>FLEX</x:t>
   </x:si>
   <x:si>
     <x:t>Flex Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP5YT0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,280</x:t>
-[...2 lines deleted...]
-    <x:t>$131,865.60</x:t>
+    <x:t>1,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,440.88</x:t>
   </x:si>
   <x:si>
     <x:t>NTAP</x:t>
   </x:si>
   <x:si>
     <x:t>Netapp Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FP1N32</x:t>
   </x:si>
   <x:si>
-    <x:t>710</x:t>
-[...2 lines deleted...]
-    <x:t>$122,993.30</x:t>
+    <x:t>796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,476.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jabil Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJNGN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,676.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
-    <x:t>WDAY</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,413</x:t>
-[...2 lines deleted...]
-    <x:t>$111,429.18</x:t>
+    <x:t>1,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,415.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>JBL</x:t>
-[...11 lines deleted...]
-    <x:t>$107,964.64</x:t>
+    <x:t>CTSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBDV81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,483.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qnity Electronics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TRL73S5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,088.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KHWT55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,913.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXYSZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,758.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verisign Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGKHZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,361.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFL116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,761.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teledyne Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT9T6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,119.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MYZDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,263.50</x:t>
   </x:si>
   <x:si>
     <x:t>FICO</x:t>
   </x:si>
   <x:si>
     <x:t>Fair Isaac Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DW76Y6</x:t>
   </x:si>
   <x:si>
     <x:t>69</x:t>
   </x:si>
   <x:si>
-    <x:t>$94,742.52</x:t>
-[...110 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$79,332.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VBB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,930.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>CDW</x:t>
   </x:si>
   <x:si>
     <x:t>Cdw Corp/De</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001P63B80</x:t>
   </x:si>
   <x:si>
-    <x:t>442</x:t>
-[...2 lines deleted...]
-    <x:t>$65,380.64</x:t>
+    <x:t>485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,766.90</x:t>
   </x:si>
   <x:si>
     <x:t>GEN</x:t>
   </x:si>
   <x:si>
     <x:t>Gen Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH2JM1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,949</x:t>
-[...20 lines deleted...]
-    <x:t>$53,778.76</x:t>
+    <x:t>2,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,970.70</x:t>
   </x:si>
   <x:si>
     <x:t>AKAM</x:t>
   </x:si>
   <x:si>
     <x:t>Akamai Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJQWD2</x:t>
   </x:si>
   <x:si>
-    <x:t>495</x:t>
-[...17 lines deleted...]
-    <x:t>$50,988.80</x:t>
+    <x:t>538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,228.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gartner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB65D0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,685.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trimble Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNPS52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,891.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zebra Technologies Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CC7LQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,554.36</x:t>
   </x:si>
   <x:si>
     <x:t>GDDY</x:t>
   </x:si>
   <x:si>
     <x:t>Godaddy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006MDLY05</x:t>
   </x:si>
   <x:si>
-    <x:t>456</x:t>
-[...32 lines deleted...]
-    <x:t>$43,069.00</x:t>
+    <x:t>499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,996.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>TYL</x:t>
   </x:si>
   <x:si>
     <x:t>Tyler Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVWZF9</x:t>
   </x:si>
   <x:si>
     <x:t>126</x:t>
   </x:si>
   <x:si>
-    <x:t>$42,021.00</x:t>
-[...17 lines deleted...]
-    <x:t>$40,466.14</x:t>
+    <x:t>$43,865.64</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>510</x:t>
-[...2 lines deleted...]
-    <x:t>$31,206.90</x:t>
+    <x:t>553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,570.82</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>116,315</x:t>
+    <x:t>143,591</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$116,314.51</x:t>
+    <x:t>$143,590.96</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-9,921.68</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$43,404.79</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1393,51 +1378,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e18dd594334e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R17fc1a0377b84299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R63947e625ebd4070" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb43f8ab2bccb46f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2cc7154ee156416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R98b8b25466934aef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1843,1941 +1828,1941 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="2" t="s">
-        <x:v>441</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>