--- v6 (2026-08-21)
+++ v7 (2026-09-13)
@@ -1,1356 +1,1371 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red3cae47b76c4c94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R386a0db4497e4260" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUT_asof_20260820" sheetId="1" r:id="R98b8b25466934aef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUT_asof_20260910" sheetId="1" r:id="R70c2949accda4132"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="437">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="442">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLK</x:t>
   </x:si>
   <x:si>
     <x:t>Technology Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ7007</x:t>
   </x:si>
   <x:si>
-    <x:t>349,653</x:t>
+    <x:t>378,848</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$64,021,464.30</x:t>
+    <x:t>$70,170,226.56</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>31.92%</x:t>
+    <x:t>31.18%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>154,579</x:t>
-[...5 lines deleted...]
-    <x:t>16.71%</x:t>
+    <x:t>172,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,672,122.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.74%</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9XRY4</x:t>
   </x:si>
   <x:si>
-    <x:t>93,727</x:t>
-[...5 lines deleted...]
-    <x:t>14.55%</x:t>
+    <x:t>104,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,164,773.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.18%</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPH459</x:t>
   </x:si>
   <x:si>
-    <x:t>47,413</x:t>
-[...5 lines deleted...]
-    <x:t>11.37%</x:t>
+    <x:t>52,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,059,432.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.58%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>30,258</x:t>
-[...5 lines deleted...]
-    <x:t>5.49%</x:t>
+    <x:t>33,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,177,290.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.41%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>6,395</x:t>
-[...5 lines deleted...]
-    <x:t>3.11%</x:t>
+    <x:t>7,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,037,352.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>7,799</x:t>
-[...5 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>8,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,425,636.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>18,668</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>21,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,178,448.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>CSCO</x:t>
   </x:si>
   <x:si>
     <x:t>Cisco Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3J3C9</x:t>
   </x:si>
   <x:si>
-    <x:t>15,629</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>17,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,871,927.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>PLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Palantir Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7QR55</x:t>
   </x:si>
   <x:si>
-    <x:t>9,033</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>10,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,677,508.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNFLM9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,978</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>5,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,650,677.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,096</x:t>
-[...2 lines deleted...]
-    <x:t>$1,536,266.16</x:t>
+    <x:t>3,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,585,856.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>PANW</x:t>
   </x:si>
   <x:si>
     <x:t>Palo Alto Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0014GJCT9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,251</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>3,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,216,194.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,143,685.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandisk Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R388JG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,090,027.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,038,644.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTFR4</x:t>
   </x:si>
   <x:si>
-    <x:t>5,144</x:t>
-[...56 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>5,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,020,025.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>IBM</x:t>
   </x:si>
   <x:si>
     <x:t>International Business Machines Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLNNH6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,739</x:t>
-[...2 lines deleted...]
-    <x:t>$873,766.91</x:t>
+    <x:t>4,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$973,991.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crowdstrike Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BLYKS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$926,502.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2DC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$879,660.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>3,444</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>3,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,661.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9YJ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$868,385.25</x:t>
   </x:si>
   <x:si>
     <x:t>ANET</x:t>
   </x:si>
   <x:si>
     <x:t>Arista Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N2HDY5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,119</x:t>
-[...2 lines deleted...]
-    <x:t>$756,866.25</x:t>
+    <x:t>4,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$861,038.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>STX</x:t>
   </x:si>
   <x:si>
     <x:t>Seagate Technology Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0113JGQF0</x:t>
   </x:si>
   <x:si>
-    <x:t>877</x:t>
-[...2 lines deleted...]
-    <x:t>$745,660.48</x:t>
+    <x:t>974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$839,909.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
-    <x:t>APH</x:t>
-[...26 lines deleted...]
-    <x:t>$736,615.80</x:t>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$820,723.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>ADI</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6G37</x:t>
   </x:si>
   <x:si>
-    <x:t>1,976</x:t>
-[...38 lines deleted...]
-    <x:t>$672,166.96</x:t>
+    <x:t>2,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$783,190.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>WDC</x:t>
   </x:si>
   <x:si>
     <x:t>Western Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWNFZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,340</x:t>
-[...2 lines deleted...]
-    <x:t>$628,527.00</x:t>
+    <x:t>1,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$696,004.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DW3SZS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$655,059.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
     <x:t>NOW</x:t>
   </x:si>
   <x:si>
     <x:t>Servicenow Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1R011</x:t>
   </x:si>
   <x:si>
-    <x:t>4,116</x:t>
-[...2 lines deleted...]
-    <x:t>$534,051.00</x:t>
+    <x:t>4,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,954.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
-    <x:t>DELL</x:t>
-[...11 lines deleted...]
-    <x:t>$510,866.50</x:t>
+    <x:t>GLW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corning Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKFZM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$563,090.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>GLW</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ACN</x:t>
   </x:si>
   <x:si>
     <x:t>Accenture Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D9D830</x:t>
   </x:si>
   <x:si>
-    <x:t>2,455</x:t>
-[...2 lines deleted...]
-    <x:t>$445,214.25</x:t>
+    <x:t>2,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,804.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>ADBE</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5006</x:t>
   </x:si>
   <x:si>
-    <x:t>1,621</x:t>
-[...2 lines deleted...]
-    <x:t>$441,268.62</x:t>
+    <x:t>1,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$441,673.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCMBG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$438,267.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>INTU</x:t>
   </x:si>
   <x:si>
     <x:t>Intuit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5DV1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,136</x:t>
-[...23 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>1,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,085.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,134</x:t>
-[...5 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>1,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,622.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>MSI</x:t>
   </x:si>
   <x:si>
     <x:t>Motorola Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP8Z50</x:t>
   </x:si>
   <x:si>
-    <x:t>703</x:t>
-[...5 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,054.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSFRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,005.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,824.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0078W3NQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,319.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LITE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lumentum Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,395.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Te Connectivity Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q08MMR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$266,837.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,961.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coherent Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,712.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,618.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEYS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keysight Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059FN811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,099.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,727.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciena Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP1152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,758.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM7HL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,316.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F1ZSN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,746.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flex Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP5YT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,816.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCP19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,002.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VC0T95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,470.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FP1N32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,548.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jabil Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJNGN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,738.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KHWT55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,934.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBDV81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,305.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>On Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DV7MX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,183.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qnity Electronics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TRL73S5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,961.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verisign Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGKHZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,207.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teledyne Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT9T6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,966.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXYSZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,815.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFL116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,477.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MYZDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,954.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DW76Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,420.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdw Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001P63B80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,569.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gen Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH2JM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,335.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akamai Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJQWD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,920.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VBB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,545.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zebra Technologies Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CC7LQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,985.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trimble Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNPS52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,351.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GDDY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Godaddy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006MDLY05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,183.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVWZF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,354.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLB4Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,871.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gartner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB65D0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,162.28</x:t>
   </x:si>
   <x:si>
     <x:t>APP</x:t>
   </x:si>
   <x:si>
     <x:t>Applovin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006HFPX77</x:t>
   </x:si>
   <x:si>
-    <x:t>1,011</x:t>
-[...608 lines deleted...]
-    <x:t>$37,570.82</x:t>
+    <x:t>64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,127.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>143,591</x:t>
+    <x:t>143,848</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$143,590.96</x:t>
+    <x:t>$143,847.93</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$43,404.79</x:t>
+    <x:t>$45,935.34</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1378,51 +1393,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb43f8ab2bccb46f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2cc7154ee156416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R98b8b25466934aef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra99e733a06424286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R46386019050f4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70c2949accda4132" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1828,1941 +1843,1941 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>417</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="2" t="s">
-        <x:v>436</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>