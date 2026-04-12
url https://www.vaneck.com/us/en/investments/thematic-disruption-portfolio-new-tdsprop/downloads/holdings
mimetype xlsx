--- v5 (2026-03-21)
+++ v6 (2026-04-12)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4651495bdaa145af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94a5cfc4d29a4983" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TDSPROP_asof_20260228" sheetId="1" r:id="Rdbf198e6977a419f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TDSPROP_asof_20260228" sheetId="1" r:id="R60b03ce79c424375"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="81">
   <x:si>
     <x:t>Holdings 02/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -310,51 +310,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1f86c5cd98a431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbfeded7c31d84146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdbf198e6977a419f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a839f79818d4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8d5dffdf1f2e442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R60b03ce79c424375" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G21"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="55" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="32" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>