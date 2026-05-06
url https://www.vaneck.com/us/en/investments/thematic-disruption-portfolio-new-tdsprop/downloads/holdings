--- v6 (2026-04-12)
+++ v7 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94a5cfc4d29a4983" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d4038867914c5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TDSPROP_asof_20260228" sheetId="1" r:id="R60b03ce79c424375"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TDSPROP_asof_20260331" sheetId="1" r:id="Rb2f5814cea3a45bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="81">
   <x:si>
-    <x:t>Holdings 02/28/2026</x:t>
+    <x:t>Holdings 03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Sub Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
@@ -310,51 +310,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a839f79818d4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8d5dffdf1f2e442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R60b03ce79c424375" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5d5916f07b54e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc302da05149544f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb2f5814cea3a45bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G21"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="55" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="32" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>