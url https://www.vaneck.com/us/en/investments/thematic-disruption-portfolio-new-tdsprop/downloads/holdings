--- v7 (2026-05-06)
+++ v8 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d4038867914c5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ad665153724579" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TDSPROP_asof_20260331" sheetId="1" r:id="Rb2f5814cea3a45bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TDSPROP_asof_20260430" sheetId="1" r:id="R88e663336fb546bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="81">
   <x:si>
-    <x:t>Holdings 03/31/2026</x:t>
+    <x:t>Holdings 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Sub Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
@@ -310,51 +310,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5d5916f07b54e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc302da05149544f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb2f5814cea3a45bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb3d8d9d754846af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R47dbb0b3b3f04e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R88e663336fb546bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G21"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="55" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="32" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>