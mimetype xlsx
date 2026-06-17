--- v8 (2026-05-27)
+++ v9 (2026-06-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ad665153724579" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfef03a7bc9e34524" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TDSPROP_asof_20260430" sheetId="1" r:id="R88e663336fb546bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TDSPROP_asof_20260531" sheetId="1" r:id="R1c4585b3f4754d31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="81">
   <x:si>
-    <x:t>Holdings 04/30/2026</x:t>
+    <x:t>Holdings 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Sub Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
@@ -310,51 +310,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb3d8d9d754846af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R47dbb0b3b3f04e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R88e663336fb546bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R275bfab00cc8402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2c546e6e01c34560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1c4585b3f4754d31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G21"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="55" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="32" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>