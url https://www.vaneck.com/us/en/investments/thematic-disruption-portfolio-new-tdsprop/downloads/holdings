--- v9 (2026-06-17)
+++ v10 (2026-07-10)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfef03a7bc9e34524" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e938f151474df5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TDSPROP_asof_20260531" sheetId="1" r:id="R1c4585b3f4754d31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TDSPROP_asof_20260531" sheetId="1" r:id="R4440681808104b75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="81">
   <x:si>
     <x:t>Holdings 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -310,51 +310,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R275bfab00cc8402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2c546e6e01c34560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1c4585b3f4754d31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6363fc820f8f4075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R71e052d8ff044e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4440681808104b75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G21"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="55" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="32" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>