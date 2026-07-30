--- v10 (2026-07-10)
+++ v11 (2026-07-30)
@@ -1,264 +1,267 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e938f151474df5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30080fc4251d417c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TDSPROP_asof_20260531" sheetId="1" r:id="R4440681808104b75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TDSPROP_asof_20260630" sheetId="1" r:id="R25ea2015df3b4318"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="81">
-[...1 lines deleted...]
-    <x:t>Holdings 05/31/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="82">
+  <x:si>
+    <x:t>Holdings 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Sub Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>SMH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Semiconductor ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV7ZQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robotics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.00%</x:t>
+  </x:si>
+  <x:si>
     <x:t>VGT</x:t>
   </x:si>
   <x:si>
     <x:t>Vanguard Info Tech ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HSZQ76</x:t>
   </x:si>
   <x:si>
-    <x:t>Equities</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Computing</x:t>
   </x:si>
   <x:si>
-    <x:t>10.50%</x:t>
-[...14 lines deleted...]
-    <x:t>9.50%</x:t>
+    <x:t>11.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XLK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ss Technology Select Sector</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ7007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QTUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Defiance Quantum ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LWJ39P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artificial Intelligence</x:t>
   </x:si>
   <x:si>
     <x:t>AIQ</x:t>
   </x:si>
   <x:si>
     <x:t>Global X Art Intel &amp; Tech</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KX8KG94</x:t>
   </x:si>
   <x:si>
-    <x:t>Artificial Intelligence</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>IYW</x:t>
   </x:si>
   <x:si>
     <x:t>iShares Ustechnology ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CF9GL4</x:t>
   </x:si>
   <x:si>
     <x:t>8.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>XLK</x:t>
-[...17 lines deleted...]
-    <x:t>8.00%</x:t>
+    <x:t>SMHX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Fables Smicndctr ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PH7P056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAAX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Real Assets ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KK0KQ11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Real Assets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>FDIS</x:t>
   </x:si>
   <x:si>
     <x:t>Fidelity Msci Cons Discr Ind</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005FHVPT3</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer</x:t>
   </x:si>
   <x:si>
-    <x:t>6.00%</x:t>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Technlogy Trusctr ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WT38H22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Aerospace &amp; Defense ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDX0N6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
   </x:si>
   <x:si>
     <x:t>HODL</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bitcoin ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KY678Y1</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Finance</x:t>
   </x:si>
   <x:si>
-    <x:t>5.00%</x:t>
-[...32 lines deleted...]
-    <x:t>4.50%</x:t>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Urani &amp; Nuclr ETF-Usd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KJ6RN4</x:t>
   </x:si>
   <x:si>
     <x:t>GPZ</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Alt Asset Manager ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V8DV9N4</x:t>
   </x:si>
   <x:si>
-    <x:t>PPA</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>VOX</x:t>
   </x:si>
   <x:si>
     <x:t>Vanguard Communication Servi</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HTGPJ4</x:t>
   </x:si>
   <x:si>
-    <x:t>3.00%</x:t>
+    <x:t>2.50%</x:t>
   </x:si>
   <x:si>
     <x:t>GRID</x:t>
   </x:si>
   <x:si>
     <x:t>First Trust NASDAQ Cln Edge Smart Grid</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PW59Q8</x:t>
   </x:si>
   <x:si>
     <x:t>Natural Resources</x:t>
   </x:si>
   <x:si>
     <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>PAVE</x:t>
   </x:si>
   <x:si>
     <x:t>Global X US Infrastructure Development ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G5CR8N0</x:t>
   </x:si>
@@ -310,51 +313,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6363fc820f8f4075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R71e052d8ff044e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4440681808104b75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R401ab8f46869494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R787bd586fa0c4a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R25ea2015df3b4318" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G21"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="55" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="32" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -458,381 +461,381 @@
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G6" s="1" t="s">
         <x:v>23</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>43</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="G12" s="1" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7" ht="15" customHeight="1">
       <x:c r="A21" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C21" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D21" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E21" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F21" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G21" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:G1"/>
     <x:mergeCell ref="A2:G2"/>
     <x:mergeCell ref="A21:G21"/>