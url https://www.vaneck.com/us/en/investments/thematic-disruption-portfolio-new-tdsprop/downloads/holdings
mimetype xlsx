--- v11 (2026-07-30)
+++ v12 (2026-08-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30080fc4251d417c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02e7389204ac4bc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TDSPROP_asof_20260630" sheetId="1" r:id="R25ea2015df3b4318"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TDSPROP_asof_20260731" sheetId="1" r:id="Reb1cd0d80bc148be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="82">
   <x:si>
-    <x:t>Holdings 06/30/2026</x:t>
+    <x:t>Holdings 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Sub Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
@@ -313,51 +313,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R401ab8f46869494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R787bd586fa0c4a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R25ea2015df3b4318" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d246fab6bc044b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8ebf90f901864426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb1cd0d80bc148be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G21"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="55" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="32" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>