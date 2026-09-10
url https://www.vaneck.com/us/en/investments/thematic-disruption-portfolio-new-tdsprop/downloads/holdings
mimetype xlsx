--- v12 (2026-08-21)
+++ v13 (2026-09-10)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02e7389204ac4bc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba5901530ea4869" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TDSPROP_asof_20260731" sheetId="1" r:id="Reb1cd0d80bc148be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TDSPROP_asof_20260731" sheetId="1" r:id="Rb4448aa6e7aa4744"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="82">
   <x:si>
     <x:t>Holdings 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -313,51 +313,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d246fab6bc044b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8ebf90f901864426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb1cd0d80bc148be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52ccd1b200cc4c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf7de35ed780b4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb4448aa6e7aa4744" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G21"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="55" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="32" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>