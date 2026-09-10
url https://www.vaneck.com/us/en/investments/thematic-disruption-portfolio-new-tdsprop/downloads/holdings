--- v13 (2026-09-10)
+++ v14 (2026-09-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba5901530ea4869" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb45f1830d5a64b0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TDSPROP_asof_20260731" sheetId="1" r:id="Rb4448aa6e7aa4744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TDSPROP_asof_20260831" sheetId="1" r:id="R550b7cc36fa9455c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="82">
   <x:si>
-    <x:t>Holdings 07/31/2026</x:t>
+    <x:t>Holdings 08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Sub Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
@@ -313,51 +313,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52ccd1b200cc4c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf7de35ed780b4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb4448aa6e7aa4744" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cb69fc659f2438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8dc99d32f51841bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R550b7cc36fa9455c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G21"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="55" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="32" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>