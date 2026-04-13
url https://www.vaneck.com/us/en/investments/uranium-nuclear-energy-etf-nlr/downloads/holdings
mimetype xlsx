--- v8 (2026-03-23)
+++ v9 (2026-04-13)
@@ -1,585 +1,594 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01bcf0d0c9ea484b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a095065bb2442f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NLR_asof_20260320" sheetId="1" r:id="R4cdeadd9f77a4818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NLR_asof_20260409" sheetId="1" r:id="R49867194a7a24449"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="180">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="183">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>CCJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSZTN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,376,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,170,838.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.22%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CEG</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014KFRNP7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,284,690</x:t>
-[...29 lines deleted...]
-    <x:t>7.63%</x:t>
+    <x:t>1,306,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,075,161.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.71%</x:t>
   </x:si>
   <x:si>
     <x:t>BWXT</x:t>
   </x:si>
   <x:si>
     <x:t>Bwx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D86F25</x:t>
   </x:si>
   <x:si>
-    <x:t>1,478,315</x:t>
-[...5 lines deleted...]
-    <x:t>6.63%</x:t>
+    <x:t>1,503,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,153,504.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.29%</x:t>
   </x:si>
   <x:si>
     <x:t>PEG</x:t>
   </x:si>
   <x:si>
     <x:t>Public Service Enterprise Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQZMH4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,422,092</x:t>
-[...5 lines deleted...]
-    <x:t>6.10%</x:t>
+    <x:t>3,479,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,034,854.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.15%</x:t>
   </x:si>
   <x:si>
     <x:t>PCG</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQWPC5</x:t>
   </x:si>
   <x:si>
-    <x:t>14,418,575</x:t>
-[...5 lines deleted...]
-    <x:t>5.61%</x:t>
+    <x:t>14,660,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,124,835.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
   </x:si>
   <x:si>
     <x:t>FORTUM FH</x:t>
   </x:si>
   <x:si>
     <x:t>Fortum Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKYDQ7</x:t>
   </x:si>
   <x:si>
-    <x:t>9,356,505</x:t>
-[...5 lines deleted...]
-    <x:t>5.24%</x:t>
+    <x:t>9,513,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,886,075.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
   </x:si>
   <x:si>
     <x:t>1816 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Cgn Power Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00732Y4J0</x:t>
   </x:si>
   <x:si>
-    <x:t>490,014,000</x:t>
-[...5 lines deleted...]
-    <x:t>4.76%</x:t>
+    <x:t>494,290,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,280,806.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paladin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC8GS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,703,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,463,417.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAP LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nac Kazatomprom Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJM7K82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,669,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,898,695.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uranium Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LCK3Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,490,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,370,600.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>CEZ CP</x:t>
   </x:si>
   <x:si>
     <x:t>Cez As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL4LT8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,573,958</x:t>
-[...20 lines deleted...]
-    <x:t>$194,370,244.63</x:t>
+    <x:t>3,633,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,737,938.31</x:t>
   </x:si>
   <x:si>
     <x:t>4.36%</x:t>
   </x:si>
   <x:si>
+    <x:t>UUUU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Fuels Inc/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXTPV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,008,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,671,323.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
     <x:t>NXE</x:t>
   </x:si>
   <x:si>
     <x:t>Nexgen Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004WG63P0</x:t>
   </x:si>
   <x:si>
-    <x:t>17,190,675</x:t>
-[...5 lines deleted...]
-    <x:t>4.35%</x:t>
+    <x:t>17,340,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,244,516.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denison Mines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CX6DQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,796,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,883,912.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrus Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2JM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>957,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,458,904.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.63%</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112CBLW3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,462,239</x:t>
-[...59 lines deleted...]
-    <x:t>4.06%</x:t>
+    <x:t>3,520,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,095,757.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1164 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgn Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M34183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264,220,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,541,287.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>SMR</x:t>
   </x:si>
   <x:si>
     <x:t>Nuscale Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YG48NM6</x:t>
   </x:si>
   <x:si>
-    <x:t>15,576,266</x:t>
-[...38 lines deleted...]
-    <x:t>3.95%</x:t>
+    <x:t>15,837,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,289,661.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
   </x:si>
   <x:si>
     <x:t>052690 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Kepco Engineering &amp; Construction Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PDFR52</x:t>
   </x:si>
   <x:si>
-    <x:t>1,255,908</x:t>
-[...5 lines deleted...]
-    <x:t>3.23%</x:t>
+    <x:t>1,263,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,257,303.48</x:t>
   </x:si>
   <x:si>
     <x:t>YCA LN</x:t>
   </x:si>
   <x:si>
     <x:t>Yellow Cake Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L33SXM6</x:t>
   </x:si>
   <x:si>
-    <x:t>16,604,752</x:t>
-[...23 lines deleted...]
-    <x:t>2.71%</x:t>
+    <x:t>16,749,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,546,662.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silex Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C21HG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,870,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,840,496.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>NNE</x:t>
   </x:si>
   <x:si>
     <x:t>Nano Nuclear Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F7QNWC1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,005,455</x:t>
-[...23 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>3,031,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,998,828.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>DYL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Deep Yellow Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRP027</x:t>
   </x:si>
   <x:si>
-    <x:t>47,671,332</x:t>
-[...5 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>48,087,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,647,303.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>ISO CN</x:t>
   </x:si>
   <x:si>
     <x:t>Isoenergy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DQDM919</x:t>
   </x:si>
   <x:si>
-    <x:t>2,329,609</x:t>
-[...5 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>2,368,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,720,039.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>EU</x:t>
   </x:si>
   <x:si>
     <x:t>Encore Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CK1971</x:t>
   </x:si>
   <x:si>
-    <x:t>10,902,148</x:t>
-[...2 lines deleted...]
-    <x:t>$18,751,694.56</x:t>
+    <x:t>10,997,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,125,033.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,891,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,891,010.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...8 lines deleted...]
-    <x:t>$2,550.20</x:t>
+    <x:t>2,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,769.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.02</x:t>
+  </x:si>
+  <x:si>
     <x:t>-CZK CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>11,486</x:t>
-[...14 lines deleted...]
-    <x:t>-1.13%</x:t>
+    <x:t>15,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$757.92</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$70,357,071.65</x:t>
-[...2 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>$8,858,564.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -607,56 +616,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1f88c9e41f445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rae10a6fe5ae84608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4cdeadd9f77a4818" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb62c7e5385c42f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R47f7c72e61ac4a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R49867194a7a24449" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I33"/>
+  <x:dimension ref="A1:I34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1173,138 +1182,138 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
@@ -1492,123 +1501,152 @@
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A33" s="1">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A33" s="2" t="s">
+      <x:c r="D33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="B33" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I33" s="2" t="s">
+      <x:c r="G33" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A34" s="2" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="B34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A33:I33"/>
+    <x:mergeCell ref="A34:I34"/>
   </x:mergeCells>
 </x:worksheet>
 </file>