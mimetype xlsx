--- v7 (2026-09-10)
+++ v8 (2026-10-01)
@@ -1,570 +1,588 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R429d6473ef9647b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8708fa079b48d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NLR_asof_20260909" sheetId="1" r:id="R5cd65f3ed0a64858"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NLR_asof_20260929" sheetId="1" r:id="Rdb11d8e7658f4d24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="175">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="181">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>CEG</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014KFRNP7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,309,092</x:t>
+    <x:t>1,140,681</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$384,748,684.26</x:t>
+    <x:t>$301,801,378.98</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.99%</x:t>
+    <x:t>8.46%</x:t>
   </x:si>
   <x:si>
     <x:t>CCJ</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSZTN6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,337,842</x:t>
-[...5 lines deleted...]
-    <x:t>7.83%</x:t>
+    <x:t>3,338,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,077,029.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Service Enterprise Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQZMH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,040,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,465,574.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.66%</x:t>
   </x:si>
   <x:si>
     <x:t>FORTUM FH</x:t>
   </x:si>
   <x:si>
     <x:t>Fortum Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKYDQ7</x:t>
   </x:si>
   <x:si>
-    <x:t>10,045,161</x:t>
-[...23 lines deleted...]
-    <x:t>5.99%</x:t>
+    <x:t>9,453,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,921,236.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D86F25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,604,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,434,836.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.20%</x:t>
   </x:si>
   <x:si>
     <x:t>NXE</x:t>
   </x:si>
   <x:si>
     <x:t>Nexgen Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004WG63P0</x:t>
   </x:si>
   <x:si>
-    <x:t>21,385,823</x:t>
-[...5 lines deleted...]
-    <x:t>5.32%</x:t>
+    <x:t>21,662,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,609,160.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1816 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgn Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00732Y4J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>476,255,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,120,553.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,922,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,657,535.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAP LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nac Kazatomprom Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJM7K82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,551,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,825,335.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>X-Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005DX1RC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,925,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,129,267.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uranium Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LCK3Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,256,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,025,606.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8GS6</x:t>
   </x:si>
   <x:si>
-    <x:t>26,972,035</x:t>
-[...5 lines deleted...]
-    <x:t>5.21%</x:t>
+    <x:t>22,234,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,118,939.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denison Mines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CX6DQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,185,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,519,631.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UUUU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Fuels Inc/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXTPV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,960,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,438,565.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuscale Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG48NM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,444,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,372,004.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.79%</x:t>
   </x:si>
   <x:si>
     <x:t>LEU</x:t>
   </x:si>
   <x:si>
     <x:t>Centrus Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ2JM1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,216,977</x:t>
-[...146 lines deleted...]
-    <x:t>4.02%</x:t>
+    <x:t>969,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,022,716.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YCA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yellow Cake Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L33SXM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,011,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,949,063.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>052690 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Kepco Engineering &amp; Construction Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PDFR52</x:t>
   </x:si>
   <x:si>
-    <x:t>1,427,666</x:t>
-[...23 lines deleted...]
-    <x:t>2.91%</x:t>
+    <x:t>1,156,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,486,899.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>1164 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Cgn Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M34183</x:t>
   </x:si>
   <x:si>
-    <x:t>299,010,000</x:t>
-[...23 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>224,060,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,734,465.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>NNE</x:t>
   </x:si>
   <x:si>
     <x:t>Nano Nuclear Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F7QNWC1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,672,779</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>3,041,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,020,137.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>SLX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Silex Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C21HG5</x:t>
   </x:si>
   <x:si>
-    <x:t>18,518,416</x:t>
-[...5 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>15,788,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,604,683.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>DYL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Deep Yellow Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRP027</x:t>
   </x:si>
   <x:si>
-    <x:t>55,104,425</x:t>
-[...8 lines deleted...]
-    <x:t>ISO CN</x:t>
+    <x:t>46,861,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,144,264.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISOU</x:t>
   </x:si>
   <x:si>
     <x:t>Isoenergy Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG00DQDM919</x:t>
-[...8 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>BBG00GD6RCC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,189,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,598,597.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boss Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RFMW29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,479,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,044,930.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>URG</x:t>
   </x:si>
   <x:si>
     <x:t>Ur-Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M5BMH4</x:t>
   </x:si>
   <x:si>
-    <x:t>22,543,929</x:t>
-[...23 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>21,580,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,954,722.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-912</x:t>
+    <x:t>2,364,265</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-912.01</x:t>
+    <x:t>$2,364,264.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>75</x:t>
   </x:si>
   <x:si>
-    <x:t>$87.48</x:t>
+    <x:t>$85.17</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$40,701.66</x:t>
+    <x:t>$-1,414,299.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -592,56 +610,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4c2173e2b7f45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R91fd265032384ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5cd65f3ed0a64858" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d6c8b10f86942dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdcf5274ea6544f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdb11d8e7658f4d24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I32"/>
+  <x:dimension ref="A1:I33"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -926,645 +944,674 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="G31" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A32" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I32" s="2" t="s">
+      <x:c r="A32" s="1">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A33" s="2" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="B33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A32:I32"/>
+    <x:mergeCell ref="A33:I33"/>
   </x:mergeCells>
 </x:worksheet>
 </file>