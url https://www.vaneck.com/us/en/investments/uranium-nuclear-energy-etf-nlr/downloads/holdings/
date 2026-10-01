--- v8 (2026-10-01)
+++ v9 (2026-10-01)
@@ -1,588 +1,588 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8708fa079b48d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde6a82b71da94c3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NLR_asof_20260929" sheetId="1" r:id="Rdb11d8e7658f4d24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NLR_asof_20260930" sheetId="1" r:id="R5e43252941f2450b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="181">
   <x:si>
-    <x:t>Daily Holdings (%)  09/29/2026</x:t>
+    <x:t>Daily Holdings (%)  09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>CEG</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014KFRNP7</x:t>
   </x:si>
   <x:si>
     <x:t>1,140,681</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$301,801,378.98</x:t>
+    <x:t>$289,755,787.62</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.46%</x:t>
+    <x:t>8.17%</x:t>
   </x:si>
   <x:si>
     <x:t>CCJ</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSZTN6</x:t>
   </x:si>
   <x:si>
     <x:t>3,338,824</x:t>
   </x:si>
   <x:si>
-    <x:t>$290,077,029.12</x:t>
-[...2 lines deleted...]
-    <x:t>8.13%</x:t>
+    <x:t>$289,375,876.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.16%</x:t>
   </x:si>
   <x:si>
     <x:t>PEG</x:t>
   </x:si>
   <x:si>
     <x:t>Public Service Enterprise Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQZMH4</x:t>
   </x:si>
   <x:si>
     <x:t>4,040,567</x:t>
   </x:si>
   <x:si>
-    <x:t>$273,465,574.56</x:t>
-[...2 lines deleted...]
-    <x:t>7.66%</x:t>
+    <x:t>$272,091,781.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.67%</x:t>
   </x:si>
   <x:si>
     <x:t>FORTUM FH</x:t>
   </x:si>
   <x:si>
     <x:t>Fortum Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKYDQ7</x:t>
   </x:si>
   <x:si>
     <x:t>9,453,224</x:t>
   </x:si>
   <x:si>
-    <x:t>$251,921,236.15</x:t>
-[...2 lines deleted...]
-    <x:t>7.06%</x:t>
+    <x:t>$254,337,583.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.17%</x:t>
   </x:si>
   <x:si>
     <x:t>BWXT</x:t>
   </x:si>
   <x:si>
     <x:t>Bwx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D86F25</x:t>
   </x:si>
   <x:si>
     <x:t>1,604,484</x:t>
   </x:si>
   <x:si>
-    <x:t>$221,434,836.84</x:t>
+    <x:t>$219,814,308.00</x:t>
   </x:si>
   <x:si>
     <x:t>6.20%</x:t>
   </x:si>
   <x:si>
     <x:t>NXE</x:t>
   </x:si>
   <x:si>
     <x:t>Nexgen Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004WG63P0</x:t>
   </x:si>
   <x:si>
     <x:t>21,662,144</x:t>
   </x:si>
   <x:si>
-    <x:t>$195,609,160.32</x:t>
-[...2 lines deleted...]
-    <x:t>5.48%</x:t>
+    <x:t>$197,558,753.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.57%</x:t>
   </x:si>
   <x:si>
     <x:t>1816 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Cgn Power Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00732Y4J0</x:t>
   </x:si>
   <x:si>
     <x:t>476,255,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$184,120,553.85</x:t>
-[...2 lines deleted...]
-    <x:t>5.16%</x:t>
+    <x:t>$187,151,114.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.28%</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112CBLW3</x:t>
   </x:si>
   <x:si>
     <x:t>4,922,057</x:t>
   </x:si>
   <x:si>
-    <x:t>$182,657,535.27</x:t>
-[...2 lines deleted...]
-    <x:t>5.12%</x:t>
+    <x:t>$182,214,550.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
   </x:si>
   <x:si>
     <x:t>KAP LI</x:t>
   </x:si>
   <x:si>
     <x:t>Nac Kazatomprom Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MJM7K82</x:t>
   </x:si>
   <x:si>
     <x:t>2,551,807</x:t>
   </x:si>
   <x:si>
-    <x:t>$169,825,335.73</x:t>
-[...2 lines deleted...]
-    <x:t>4.76%</x:t>
+    <x:t>$161,682,254.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
   </x:si>
   <x:si>
     <x:t>XE</x:t>
   </x:si>
   <x:si>
     <x:t>X-Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005DX1RC7</x:t>
   </x:si>
   <x:si>
     <x:t>10,925,771</x:t>
   </x:si>
   <x:si>
-    <x:t>$156,129,267.59</x:t>
+    <x:t>$154,927,432.78</x:t>
   </x:si>
   <x:si>
     <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>UEC</x:t>
   </x:si>
   <x:si>
     <x:t>Uranium Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LCK3Q2</x:t>
   </x:si>
   <x:si>
     <x:t>16,256,793</x:t>
   </x:si>
   <x:si>
-    <x:t>$151,025,606.97</x:t>
-[...2 lines deleted...]
-    <x:t>4.23%</x:t>
+    <x:t>$153,626,693.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denison Mines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CX6DQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,185,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,519,631.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8GS6</x:t>
   </x:si>
   <x:si>
     <x:t>22,234,459</x:t>
   </x:si>
   <x:si>
-    <x:t>$146,118,939.43</x:t>
-[...20 lines deleted...]
-    <x:t>4.08%</x:t>
+    <x:t>$143,691,166.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
   </x:si>
   <x:si>
     <x:t>UUUU</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Fuels Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXTPV3</x:t>
   </x:si>
   <x:si>
     <x:t>12,960,743</x:t>
   </x:si>
   <x:si>
-    <x:t>$142,438,565.57</x:t>
-[...2 lines deleted...]
-    <x:t>3.99%</x:t>
+    <x:t>$142,956,995.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
   </x:si>
   <x:si>
     <x:t>SMR</x:t>
   </x:si>
   <x:si>
     <x:t>Nuscale Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YG48NM6</x:t>
   </x:si>
   <x:si>
     <x:t>17,444,846</x:t>
   </x:si>
   <x:si>
-    <x:t>$135,372,004.96</x:t>
-[...2 lines deleted...]
-    <x:t>3.79%</x:t>
+    <x:t>$137,814,283.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
   </x:si>
   <x:si>
     <x:t>LEU</x:t>
   </x:si>
   <x:si>
     <x:t>Centrus Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ2JM1</x:t>
   </x:si>
   <x:si>
     <x:t>969,914</x:t>
   </x:si>
   <x:si>
-    <x:t>$134,022,716.52</x:t>
-[...2 lines deleted...]
-    <x:t>3.76%</x:t>
+    <x:t>$135,293,303.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
   </x:si>
   <x:si>
     <x:t>YCA LN</x:t>
   </x:si>
   <x:si>
     <x:t>Yellow Cake Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L33SXM6</x:t>
   </x:si>
   <x:si>
     <x:t>15,011,834</x:t>
   </x:si>
   <x:si>
-    <x:t>$106,949,063.02</x:t>
-[...2 lines deleted...]
-    <x:t>3.00%</x:t>
+    <x:t>$107,679,088.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>052690 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Kepco Engineering &amp; Construction Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PDFR52</x:t>
   </x:si>
   <x:si>
     <x:t>1,156,414</x:t>
   </x:si>
   <x:si>
-    <x:t>$103,486,899.66</x:t>
-[...2 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>$104,159,899.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>1164 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Cgn Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M34183</x:t>
   </x:si>
   <x:si>
     <x:t>224,060,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$58,734,465.02</x:t>
-[...2 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>$59,580,699.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>NNE</x:t>
   </x:si>
   <x:si>
     <x:t>Nano Nuclear Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F7QNWC1</x:t>
   </x:si>
   <x:si>
     <x:t>3,041,174</x:t>
   </x:si>
   <x:si>
-    <x:t>$48,020,137.46</x:t>
-[...2 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>$48,202,607.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>SLX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Silex Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C21HG5</x:t>
   </x:si>
   <x:si>
     <x:t>15,788,296</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,604,683.58</x:t>
-[...2 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>$45,217,883.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>DYL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Deep Yellow Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRP027</x:t>
   </x:si>
   <x:si>
     <x:t>46,861,789</x:t>
   </x:si>
   <x:si>
-    <x:t>$40,144,264.50</x:t>
-[...2 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>$37,282,481.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>ISOU</x:t>
   </x:si>
   <x:si>
     <x:t>Isoenergy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GD6RCC7</x:t>
   </x:si>
   <x:si>
     <x:t>3,189,504</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,598,597.12</x:t>
-[...2 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>$28,386,585.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>BOE AU</x:t>
   </x:si>
   <x:si>
     <x:t>Boss Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RFMW29</x:t>
   </x:si>
   <x:si>
     <x:t>24,479,585</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,044,930.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>$24,398,656.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>URG</x:t>
   </x:si>
   <x:si>
     <x:t>Ur-Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M5BMH4</x:t>
   </x:si>
   <x:si>
     <x:t>21,580,831</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,954,722.41</x:t>
-[...2 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>$23,307,297.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>2,364,265</x:t>
+    <x:t>2,032,118</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,364,264.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$2,032,117.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>357</x:t>
   </x:si>
   <x:si>
     <x:t>$.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>75</x:t>
   </x:si>
   <x:si>
-    <x:t>$85.17</x:t>
+    <x:t>$85.31</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,414,299.73</x:t>
-[...2 lines deleted...]
-    <x:t>-0.04%</x:t>
+    <x:t>$-1,119,632.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -610,51 +610,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d6c8b10f86942dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdcf5274ea6544f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdb11d8e7658f4d24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4127f7802eb84c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7ca00ba332ae4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e43252941f2450b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I33"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">