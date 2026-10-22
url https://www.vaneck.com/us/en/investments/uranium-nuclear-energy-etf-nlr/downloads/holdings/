--- v9 (2026-10-01)
+++ v10 (2026-10-22)
@@ -1,588 +1,588 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde6a82b71da94c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R852b2e5f1fd24cb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NLR_asof_20260930" sheetId="1" r:id="R5e43252941f2450b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NLR_asof_20261021" sheetId="1" r:id="R140f27d0fdcb462d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="181">
   <x:si>
-    <x:t>Daily Holdings (%)  09/30/2026</x:t>
+    <x:t>Daily Holdings (%)  10/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>CEG</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014KFRNP7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,140,681</x:t>
+    <x:t>1,122,399</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$289,755,787.62</x:t>
+    <x:t>$303,878,305.26</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.17%</x:t>
+    <x:t>9.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Service Enterprise Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQZMH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,975,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,281,729.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.85%</x:t>
   </x:si>
   <x:si>
     <x:t>CCJ</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSZTN6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,338,824</x:t>
-[...23 lines deleted...]
-    <x:t>7.67%</x:t>
+    <x:t>3,285,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,460,141.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.45%</x:t>
   </x:si>
   <x:si>
     <x:t>FORTUM FH</x:t>
   </x:si>
   <x:si>
     <x:t>Fortum Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKYDQ7</x:t>
   </x:si>
   <x:si>
-    <x:t>9,453,224</x:t>
-[...5 lines deleted...]
-    <x:t>7.17%</x:t>
+    <x:t>9,301,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,300,220.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.51%</x:t>
   </x:si>
   <x:si>
     <x:t>BWXT</x:t>
   </x:si>
   <x:si>
     <x:t>Bwx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D86F25</x:t>
   </x:si>
   <x:si>
-    <x:t>1,604,484</x:t>
-[...2 lines deleted...]
-    <x:t>$219,814,308.00</x:t>
+    <x:t>1,578,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,307,074.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1816 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgn Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00732Y4J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>468,621,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,649,089.26</x:t>
   </x:si>
   <x:si>
     <x:t>6.20%</x:t>
   </x:si>
   <x:si>
     <x:t>NXE</x:t>
   </x:si>
   <x:si>
     <x:t>Nexgen Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004WG63P0</x:t>
   </x:si>
   <x:si>
-    <x:t>21,662,144</x:t>
-[...23 lines deleted...]
-    <x:t>5.28%</x:t>
+    <x:t>21,314,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,816,054.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAP LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nac Kazatomprom Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJM7K82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,510,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,843,322.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112CBLW3</x:t>
   </x:si>
   <x:si>
-    <x:t>4,922,057</x:t>
-[...23 lines deleted...]
-    <x:t>4.56%</x:t>
+    <x:t>4,843,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,300,715.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denison Mines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CX6DQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,284,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,812,936.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uranium Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LCK3Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,996,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,369,932.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>XE</x:t>
   </x:si>
   <x:si>
     <x:t>X-Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005DX1RC7</x:t>
   </x:si>
   <x:si>
-    <x:t>10,925,771</x:t>
-[...41 lines deleted...]
-    <x:t>4.10%</x:t>
+    <x:t>10,750,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,074,317.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.67%</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8GS6</x:t>
   </x:si>
   <x:si>
-    <x:t>22,234,459</x:t>
-[...5 lines deleted...]
-    <x:t>4.05%</x:t>
+    <x:t>21,878,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,738,700.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
   </x:si>
   <x:si>
     <x:t>UUUU</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Fuels Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXTPV3</x:t>
   </x:si>
   <x:si>
-    <x:t>12,960,743</x:t>
-[...5 lines deleted...]
-    <x:t>4.03%</x:t>
+    <x:t>12,752,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,574,427.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrus Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2JM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>954,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,939,347.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YCA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yellow Cake Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L33SXM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,771,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,927,921.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
   </x:si>
   <x:si>
     <x:t>SMR</x:t>
   </x:si>
   <x:si>
     <x:t>Nuscale Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YG48NM6</x:t>
   </x:si>
   <x:si>
-    <x:t>17,444,846</x:t>
-[...41 lines deleted...]
-    <x:t>3.04%</x:t>
+    <x:t>17,165,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,408,616.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
   </x:si>
   <x:si>
     <x:t>052690 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Kepco Engineering &amp; Construction Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PDFR52</x:t>
   </x:si>
   <x:si>
-    <x:t>1,156,414</x:t>
-[...5 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>1,137,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,387,616.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>1164 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Cgn Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M34183</x:t>
   </x:si>
   <x:si>
-    <x:t>224,060,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>220,430,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,721,826.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>NNE</x:t>
   </x:si>
   <x:si>
     <x:t>Nano Nuclear Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F7QNWC1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,041,174</x:t>
-[...5 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>2,992,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,888,985.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>SLX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Silex Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C21HG5</x:t>
   </x:si>
   <x:si>
-    <x:t>15,788,296</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>15,535,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,240,864.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISOU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isoenergy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GD6RCC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,138,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,738,963.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>DYL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Deep Yellow Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRP027</x:t>
   </x:si>
   <x:si>
-    <x:t>46,861,789</x:t>
-[...23 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>46,110,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,711,554.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>BOE AU</x:t>
   </x:si>
   <x:si>
     <x:t>Boss Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RFMW29</x:t>
   </x:si>
   <x:si>
-    <x:t>24,479,585</x:t>
-[...5 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>24,087,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,587,990.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>URG</x:t>
   </x:si>
   <x:si>
     <x:t>Ur-Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M5BMH4</x:t>
   </x:si>
   <x:si>
-    <x:t>21,580,831</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>21,234,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,701,561.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>2,032,118</x:t>
+    <x:t>921,865</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,032,117.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$921,864.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>357</x:t>
-[...2 lines deleted...]
-    <x:t>$.26</x:t>
+    <x:t>1,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>75</x:t>
   </x:si>
   <x:si>
-    <x:t>$85.31</x:t>
+    <x:t>$84.30</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,119,632.45</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$-733,166.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -610,51 +610,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4127f7802eb84c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7ca00ba332ae4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e43252941f2450b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re331261090174d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R28c29c2972e44b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R140f27d0fdcb462d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I33"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">