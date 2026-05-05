--- v0 (2026-05-04)
+++ v1 (2026-05-05)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb84d8f7957c488c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e855b7f46a4344" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NLR_asof_20260501" sheetId="1" r:id="Re64634c6e82c4ca9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NLR_asof_20260501" sheetId="1" r:id="Rd90e20f3e1114532"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="184">
   <x:si>
     <x:t>Daily Holdings (%)  05/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -619,51 +619,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R572a7f2bf9964bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd4351fc2d0ba46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re64634c6e82c4ca9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6239f11e5a9d46f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R22c082f45e9c4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd90e20f3e1114532" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">