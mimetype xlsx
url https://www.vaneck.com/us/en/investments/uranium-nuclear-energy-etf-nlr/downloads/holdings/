--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -1,597 +1,597 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e855b7f46a4344" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cdde26e54c14e3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NLR_asof_20260501" sheetId="1" r:id="Rd90e20f3e1114532"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NLR_asof_20260521" sheetId="1" r:id="R41130c56a8ec40cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="184">
   <x:si>
-    <x:t>Daily Holdings (%)  05/01/2026</x:t>
+    <x:t>Daily Holdings (%)  05/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>CEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014KFRNP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,372,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,338,832.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.24%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CCJ</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSZTN6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,457,326</x:t>
-[...29 lines deleted...]
-    <x:t>8.06%</x:t>
+    <x:t>3,549,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,911,072.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.86%</x:t>
   </x:si>
   <x:si>
     <x:t>BWXT</x:t>
   </x:si>
   <x:si>
     <x:t>Bwx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D86F25</x:t>
   </x:si>
   <x:si>
-    <x:t>1,538,628</x:t>
-[...5 lines deleted...]
-    <x:t>6.52%</x:t>
+    <x:t>1,579,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,883,580.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.72%</x:t>
   </x:si>
   <x:si>
     <x:t>PEG</x:t>
   </x:si>
   <x:si>
     <x:t>Public Service Enterprise Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQZMH4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,561,684</x:t>
-[...5 lines deleted...]
-    <x:t>5.59%</x:t>
+    <x:t>3,656,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,947,287.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pg&amp;E Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQWPC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,405,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,264,907.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTUM FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortum Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CKYDQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,996,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,773,244.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112CBLW3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,603,482</x:t>
-[...41 lines deleted...]
-    <x:t>4.81%</x:t>
+    <x:t>3,699,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,781,643.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEZ CP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cez As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL4LT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,818,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,004,445.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uranium Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LCK3Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,283,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,314,609.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1816 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgn Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00732Y4J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>519,627,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,933,126.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
   </x:si>
   <x:si>
     <x:t>UUUU</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Fuels Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXTPV3</x:t>
   </x:si>
   <x:si>
-    <x:t>11,268,264</x:t>
-[...5 lines deleted...]
-    <x:t>4.78%</x:t>
+    <x:t>11,567,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,597,532.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paladin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC8GS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,968,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,015,594.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
   </x:si>
   <x:si>
     <x:t>KAP LI</x:t>
   </x:si>
   <x:si>
     <x:t>Nac Kazatomprom Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MJM7K82</x:t>
   </x:si>
   <x:si>
-    <x:t>2,733,306</x:t>
-[...38 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>2,806,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,490,034.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
   </x:si>
   <x:si>
     <x:t>NXE</x:t>
   </x:si>
   <x:si>
     <x:t>Nexgen Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004WG63P0</x:t>
   </x:si>
   <x:si>
-    <x:t>17,753,524</x:t>
-[...41 lines deleted...]
-    <x:t>4.21%</x:t>
+    <x:t>18,228,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,949,664.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuscale Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG48NM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,642,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,557,553.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>DNN</x:t>
   </x:si>
   <x:si>
     <x:t>Denison Mines Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CX6DQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>56,101,121</x:t>
-[...5 lines deleted...]
-    <x:t>4.12%</x:t>
+    <x:t>57,603,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,329,881.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
   </x:si>
   <x:si>
     <x:t>LEU</x:t>
   </x:si>
   <x:si>
     <x:t>Centrus Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ2JM1</x:t>
   </x:si>
   <x:si>
-    <x:t>979,806</x:t>
-[...23 lines deleted...]
-    <x:t>3.85%</x:t>
+    <x:t>1,005,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,183,847.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YCA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yellow Cake Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L33SXM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,607,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,890,598.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
   </x:si>
   <x:si>
     <x:t>052690 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Kepco Engineering &amp; Construction Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PDFR52</x:t>
   </x:si>
   <x:si>
-    <x:t>1,293,374</x:t>
-[...23 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>1,325,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,811,452.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>1164 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Cgn Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M34183</x:t>
   </x:si>
   <x:si>
-    <x:t>270,490,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>277,710,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,623,920.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>NNE</x:t>
   </x:si>
   <x:si>
     <x:t>Nano Nuclear Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F7QNWC1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,103,859</x:t>
-[...5 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>3,186,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,929,082.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>SLX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Silex Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C21HG5</x:t>
   </x:si>
   <x:si>
-    <x:t>17,272,459</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>17,734,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,930,479.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>DYL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Deep Yellow Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRP027</x:t>
   </x:si>
   <x:si>
-    <x:t>49,232,145</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>50,550,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,377,390.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>ISO CN</x:t>
   </x:si>
   <x:si>
     <x:t>Isoenergy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DQDM919</x:t>
   </x:si>
   <x:si>
-    <x:t>2,424,634</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>2,489,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,375,365.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>EU</x:t>
   </x:si>
   <x:si>
     <x:t>Encore Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CK1971</x:t>
   </x:si>
   <x:si>
-    <x:t>11,259,101</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>11,560,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,993,990.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CZK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,912.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,803.12</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...32 lines deleted...]
-    <x:t>$763.60</x:t>
+    <x:t>23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.02</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-678,635</x:t>
-[...5 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>-1,517,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,517,437.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,215,236.19</x:t>
-[...2 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>$17,395,419.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -619,62 +619,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6239f11e5a9d46f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R22c082f45e9c4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd90e20f3e1114532" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbe720be78e943bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd4c9a2ac8abe4cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R41130c56a8ec40cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="20" customWidth="1"/>
+    <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1011,593 +1011,593 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">