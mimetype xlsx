--- v2 (2026-05-25)
+++ v3 (2026-06-15)
@@ -1,597 +1,576 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cdde26e54c14e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ece4b75b33d4401" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NLR_asof_20260521" sheetId="1" r:id="R41130c56a8ec40cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NLR_asof_20260612" sheetId="1" r:id="R7b131e219b75463a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="184">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/21/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="177">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>CCJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSZTN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,547,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,145,302.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.00%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CEG</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014KFRNP7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,372,630</x:t>
-[...29 lines deleted...]
-    <x:t>7.86%</x:t>
+    <x:t>1,371,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,074,979.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.78%</x:t>
   </x:si>
   <x:si>
     <x:t>BWXT</x:t>
   </x:si>
   <x:si>
     <x:t>Bwx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D86F25</x:t>
   </x:si>
   <x:si>
-    <x:t>1,579,516</x:t>
-[...5 lines deleted...]
-    <x:t>6.72%</x:t>
+    <x:t>1,578,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,343,607.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.82%</x:t>
   </x:si>
   <x:si>
     <x:t>PEG</x:t>
   </x:si>
   <x:si>
     <x:t>Public Service Enterprise Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQZMH4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,656,311</x:t>
-[...5 lines deleted...]
-    <x:t>6.03%</x:t>
+    <x:t>3,653,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,203,556.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.51%</x:t>
   </x:si>
   <x:si>
     <x:t>PCG</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQWPC5</x:t>
   </x:si>
   <x:si>
-    <x:t>15,405,408</x:t>
-[...5 lines deleted...]
-    <x:t>5.32%</x:t>
+    <x:t>15,394,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,938,368.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.83%</x:t>
   </x:si>
   <x:si>
     <x:t>FORTUM FH</x:t>
   </x:si>
   <x:si>
     <x:t>Fortum Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKYDQ7</x:t>
   </x:si>
   <x:si>
-    <x:t>9,996,883</x:t>
-[...5 lines deleted...]
-    <x:t>5.12%</x:t>
+    <x:t>9,989,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,364,105.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEZ CP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cez As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL4LT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,815,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,048,418.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112CBLW3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,699,211</x:t>
-[...23 lines deleted...]
-    <x:t>5.04%</x:t>
+    <x:t>3,696,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,518,281.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1816 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgn Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00732Y4J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>519,258,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,382,693.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAP LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nac Kazatomprom Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJM7K82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,804,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,139,013.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paladin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC8GS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,950,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,770,169.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.04%</x:t>
   </x:si>
   <x:si>
     <x:t>UEC</x:t>
   </x:si>
   <x:si>
     <x:t>Uranium Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LCK3Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>16,283,558</x:t>
-[...23 lines deleted...]
-    <x:t>4.43%</x:t>
+    <x:t>16,272,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,480,612.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nexgen Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004WG63P0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,215,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,427,058.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denison Mines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CX6DQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,562,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,140,745.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.94%</x:t>
   </x:si>
   <x:si>
     <x:t>UUUU</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Fuels Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXTPV3</x:t>
   </x:si>
   <x:si>
-    <x:t>11,567,611</x:t>
-[...59 lines deleted...]
-    <x:t>4.03%</x:t>
+    <x:t>11,559,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,854,729.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>SMR</x:t>
   </x:si>
   <x:si>
     <x:t>Nuscale Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YG48NM6</x:t>
   </x:si>
   <x:si>
-    <x:t>16,642,326</x:t>
-[...23 lines deleted...]
-    <x:t>3.87%</x:t>
+    <x:t>16,630,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,477,079.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
   </x:si>
   <x:si>
     <x:t>LEU</x:t>
   </x:si>
   <x:si>
     <x:t>Centrus Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ2JM1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,005,836</x:t>
-[...5 lines deleted...]
-    <x:t>3.74%</x:t>
+    <x:t>1,005,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,414,685.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>052690 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kepco Engineering &amp; Construction Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PDFR52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,341,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,853,424.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>YCA LN</x:t>
   </x:si>
   <x:si>
     <x:t>Yellow Cake Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L33SXM6</x:t>
   </x:si>
   <x:si>
-    <x:t>17,607,517</x:t>
-[...23 lines deleted...]
-    <x:t>2.64%</x:t>
+    <x:t>17,595,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,287,953.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
   </x:si>
   <x:si>
     <x:t>1164 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Cgn Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M34183</x:t>
   </x:si>
   <x:si>
-    <x:t>277,710,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>277,520,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,731,646.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>NNE</x:t>
   </x:si>
   <x:si>
     <x:t>Nano Nuclear Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F7QNWC1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,186,965</x:t>
-[...5 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>3,184,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,821,624.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>SLX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Silex Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C21HG5</x:t>
   </x:si>
   <x:si>
-    <x:t>17,734,891</x:t>
-[...5 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>17,722,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,014,371.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>DYL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Deep Yellow Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRP027</x:t>
   </x:si>
   <x:si>
-    <x:t>50,550,206</x:t>
-[...5 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>50,514,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,187,130.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>ISO CN</x:t>
   </x:si>
   <x:si>
     <x:t>Isoenergy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DQDM919</x:t>
   </x:si>
   <x:si>
-    <x:t>2,489,051</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>2,487,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,517,679.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>EU</x:t>
   </x:si>
   <x:si>
     <x:t>Encore Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CK1971</x:t>
   </x:si>
   <x:si>
-    <x:t>11,560,538</x:t>
-[...8 lines deleted...]
-    <x:t>-CZK CASH-</x:t>
+    <x:t>11,552,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,711,212.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>291,442</x:t>
+    <x:t>15,409,149</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,912.42</x:t>
+    <x:t>$15,409,148.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-EUR CASH-</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,395,419.51</x:t>
-[...2 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>$6,006,660.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -619,56 +598,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbe720be78e943bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd4c9a2ac8abe4cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R41130c56a8ec40cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5dc80e60f24815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7f887ed53153461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7b131e219b75463a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I34"/>
+  <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1098,558 +1077,500 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A32" s="1">
-[...11 lines deleted...]
-      <x:c r="E32" s="1" t="s">
+      <x:c r="A32" s="2" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...66 lines deleted...]
-      <x:c r="I34" s="2" t="s">
+      <x:c r="B32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A34:I34"/>
+    <x:mergeCell ref="A32:I32"/>
   </x:mergeCells>
 </x:worksheet>
 </file>