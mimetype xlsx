--- v3 (2026-06-15)
+++ v4 (2026-07-06)
@@ -1,576 +1,591 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ece4b75b33d4401" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde224740e6894609" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NLR_asof_20260612" sheetId="1" r:id="R7b131e219b75463a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NLR_asof_20260702" sheetId="1" r:id="Raf26b84ba30f4551"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="177">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/12/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="182">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>CCJ</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSZTN6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,547,398</x:t>
+    <x:t>3,471,487</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$358,145,302.08</x:t>
+    <x:t>$335,137,354.98</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.00%</x:t>
+    <x:t>8.03%</x:t>
   </x:si>
   <x:si>
     <x:t>CEG</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014KFRNP7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,371,670</x:t>
-[...5 lines deleted...]
-    <x:t>7.78%</x:t>
+    <x:t>1,361,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,741,746.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Service Enterprise Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQZMH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,672,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,787,566.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.18%</x:t>
   </x:si>
   <x:si>
     <x:t>BWXT</x:t>
   </x:si>
   <x:si>
     <x:t>Bwx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D86F25</x:t>
   </x:si>
   <x:si>
-    <x:t>1,578,411</x:t>
-[...41 lines deleted...]
-    <x:t>5.83%</x:t>
+    <x:t>1,464,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,845,008.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.71%</x:t>
   </x:si>
   <x:si>
     <x:t>FORTUM FH</x:t>
   </x:si>
   <x:si>
     <x:t>Fortum Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKYDQ7</x:t>
   </x:si>
   <x:si>
-    <x:t>9,989,857</x:t>
-[...23 lines deleted...]
-    <x:t>5.10%</x:t>
+    <x:t>10,447,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,527,631.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112CBLW3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,696,613</x:t>
-[...5 lines deleted...]
-    <x:t>4.75%</x:t>
+    <x:t>4,198,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,833,617.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nexgen Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004WG63P0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,242,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,191,808.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uranium Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LCK3Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,699,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,160,028.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denison Mines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CX6DQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,571,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,827,468.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrus Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2JM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,265,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,209,724.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuscale Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG48NM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,974,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,954,340.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paladin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC8GS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,056,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,837,300.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAP LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nac Kazatomprom Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJM7K82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,677,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,837,405.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UUUU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Fuels Inc/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXTPV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,554,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,192,796.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>1816 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Cgn Power Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00732Y4J0</x:t>
   </x:si>
   <x:si>
-    <x:t>519,258,000</x:t>
-[...146 lines deleted...]
-    <x:t>3.65%</x:t>
+    <x:t>479,964,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,396,189.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YCA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yellow Cake Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L33SXM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,761,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,672,698.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
   </x:si>
   <x:si>
     <x:t>052690 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Kepco Engineering &amp; Construction Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PDFR52</x:t>
   </x:si>
   <x:si>
-    <x:t>1,341,827</x:t>
-[...23 lines deleted...]
-    <x:t>2.91%</x:t>
+    <x:t>1,485,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,128,252.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>1164 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Cgn Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M34183</x:t>
   </x:si>
   <x:si>
-    <x:t>277,520,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>311,050,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,380,585.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>X-Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005DX1RC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,471,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,500,351.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>NNE</x:t>
   </x:si>
   <x:si>
     <x:t>Nano Nuclear Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F7QNWC1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,184,712</x:t>
-[...5 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>3,819,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,511,535.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>SLX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Silex Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C21HG5</x:t>
   </x:si>
   <x:si>
-    <x:t>17,722,349</x:t>
-[...5 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>19,263,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,827,330.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>DYL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Deep Yellow Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRP027</x:t>
   </x:si>
   <x:si>
-    <x:t>50,514,442</x:t>
-[...5 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>57,320,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,980,937.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>ISO CN</x:t>
   </x:si>
   <x:si>
     <x:t>Isoenergy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DQDM919</x:t>
   </x:si>
   <x:si>
-    <x:t>2,487,306</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>3,504,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,169,778.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ur-Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M5BMH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,446,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,652,954.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>EU</x:t>
   </x:si>
   <x:si>
     <x:t>Encore Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CK1971</x:t>
   </x:si>
   <x:si>
-    <x:t>11,552,362</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>15,159,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,555,182.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>15,409,149</x:t>
+    <x:t>31,303</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,409,148.77</x:t>
-[...2 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$31,303.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>23</x:t>
   </x:si>
   <x:si>
-    <x:t>$.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CZK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366.70</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,006,660.56</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$-7,476,686.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -598,56 +613,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5dc80e60f24815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7f887ed53153461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7b131e219b75463a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ae983374d4496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra228df56a3384dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf26b84ba30f4551" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I32"/>
+  <x:dimension ref="A1:I34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1048,80 +1063,80 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
@@ -1483,94 +1498,152 @@
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F31" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A32" s="1">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="H31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I31" s="1" t="s">
+      <x:c r="C32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A32" s="2" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="B32" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I32" s="2" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A33" s="1">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A34" s="2" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="B34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A32:I32"/>
+    <x:mergeCell ref="A34:I34"/>
   </x:mergeCells>
 </x:worksheet>
 </file>