--- v4 (2026-07-06)
+++ v5 (2026-07-29)
@@ -1,591 +1,588 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde224740e6894609" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f3ce3392f3849c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NLR_asof_20260702" sheetId="1" r:id="Raf26b84ba30f4551"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NLR_asof_20260728" sheetId="1" r:id="Rb005b31a512043ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="182">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/02/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="181">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>CEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014KFRNP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,332,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,214,566.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.15%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CCJ</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSZTN6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,471,487</x:t>
-[...26 lines deleted...]
-    <x:t>$325,741,746.00</x:t>
+    <x:t>3,397,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,450,252.32</x:t>
   </x:si>
   <x:si>
     <x:t>7.81%</x:t>
   </x:si>
   <x:si>
     <x:t>PEG</x:t>
   </x:si>
   <x:si>
     <x:t>Public Service Enterprise Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQZMH4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,672,967</x:t>
-[...5 lines deleted...]
-    <x:t>7.18%</x:t>
+    <x:t>3,594,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,803,933.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.50%</x:t>
   </x:si>
   <x:si>
     <x:t>BWXT</x:t>
   </x:si>
   <x:si>
     <x:t>Bwx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D86F25</x:t>
   </x:si>
   <x:si>
-    <x:t>1,464,697</x:t>
-[...5 lines deleted...]
-    <x:t>6.71%</x:t>
+    <x:t>1,433,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,222,114.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.43%</x:t>
   </x:si>
   <x:si>
     <x:t>FORTUM FH</x:t>
   </x:si>
   <x:si>
     <x:t>Fortum Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKYDQ7</x:t>
   </x:si>
   <x:si>
-    <x:t>10,447,384</x:t>
-[...5 lines deleted...]
-    <x:t>5.69%</x:t>
+    <x:t>10,224,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,601,935.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrus Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2JM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,238,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,154,276.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nexgen Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004WG63P0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,768,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,833,682.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uranium Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LCK3Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,279,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,999,065.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paladin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC8GS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,456,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,509,965.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denison Mines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CX6DQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,174,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,479,523.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1816 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgn Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00732Y4J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>469,734,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,647,514.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAP LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nac Kazatomprom Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJM7K82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,620,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,309,477.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112CBLW3</x:t>
   </x:si>
   <x:si>
-    <x:t>4,198,503</x:t>
-[...77 lines deleted...]
-    <x:t>4.92%</x:t>
+    <x:t>4,109,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,636,990.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>SMR</x:t>
   </x:si>
   <x:si>
     <x:t>Nuscale Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YG48NM6</x:t>
   </x:si>
   <x:si>
-    <x:t>19,974,830</x:t>
-[...38 lines deleted...]
-    <x:t>4.52%</x:t>
+    <x:t>19,549,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,695,689.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
   </x:si>
   <x:si>
     <x:t>UUUU</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Fuels Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXTPV3</x:t>
   </x:si>
   <x:si>
-    <x:t>13,554,873</x:t>
-[...23 lines deleted...]
-    <x:t>3.99%</x:t>
+    <x:t>13,266,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,305,513.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.97%</x:t>
   </x:si>
   <x:si>
     <x:t>YCA LN</x:t>
   </x:si>
   <x:si>
     <x:t>Yellow Cake Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L33SXM6</x:t>
   </x:si>
   <x:si>
-    <x:t>16,761,409</x:t>
-[...5 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>16,402,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,171,233.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1164 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgn Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M34183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>304,385,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,451,631.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>052690 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Kepco Engineering &amp; Construction Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PDFR52</x:t>
   </x:si>
   <x:si>
-    <x:t>1,485,086</x:t>
-[...23 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>1,453,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,162,176.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>XE</x:t>
   </x:si>
   <x:si>
     <x:t>X-Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005DX1RC7</x:t>
   </x:si>
   <x:si>
-    <x:t>5,471,937</x:t>
-[...5 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>5,355,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,561,513.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silex Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C21HG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,851,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,665,457.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>NNE</x:t>
   </x:si>
   <x:si>
     <x:t>Nano Nuclear Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F7QNWC1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,819,847</x:t>
-[...23 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>3,738,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,039,972.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>DYL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Deep Yellow Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRP027</x:t>
   </x:si>
   <x:si>
-    <x:t>57,320,739</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>56,094,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,274,126.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>ISO CN</x:t>
   </x:si>
   <x:si>
     <x:t>Isoenergy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DQDM919</x:t>
   </x:si>
   <x:si>
-    <x:t>3,504,991</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>3,430,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,270,707.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>URG</x:t>
   </x:si>
   <x:si>
     <x:t>Ur-Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M5BMH4</x:t>
   </x:si>
   <x:si>
-    <x:t>23,446,633</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>22,947,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,766,114.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>EU</x:t>
   </x:si>
   <x:si>
     <x:t>Encore Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CK1971</x:t>
   </x:si>
   <x:si>
-    <x:t>15,159,056</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>14,836,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,061,584.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CZK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364.86</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...38 lines deleted...]
-    <x:t>$366.70</x:t>
+    <x:t>-341,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-341,345.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-7,476,686.86</x:t>
-[...2 lines deleted...]
-    <x:t>-0.18%</x:t>
+    <x:t>$-1,533,409.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -613,56 +610,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ae983374d4496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra228df56a3384dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf26b84ba30f4551" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ecbf830808464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4f62355605ea48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb005b31a512043ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I34"/>
+  <x:dimension ref="A1:I33"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1063,587 +1060,558 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A33" s="1">
-[...23 lines deleted...]
-      <x:c r="I33" s="1" t="s">
+      <x:c r="A33" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
-    </x:row>
-[...25 lines deleted...]
-      <x:c r="I34" s="2" t="s">
+      <x:c r="B33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A34:I34"/>
+    <x:mergeCell ref="A33:I33"/>
   </x:mergeCells>
 </x:worksheet>
 </file>