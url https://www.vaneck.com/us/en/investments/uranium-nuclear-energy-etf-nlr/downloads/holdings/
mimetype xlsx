--- v5 (2026-07-29)
+++ v6 (2026-08-19)
@@ -1,585 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f3ce3392f3849c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c662744d7b4255" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NLR_asof_20260728" sheetId="1" r:id="Rb005b31a512043ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NLR_asof_20260818" sheetId="1" r:id="R8cf3189bbe1a4b92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="181">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="175">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>CEG</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014KFRNP7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,332,517</x:t>
+    <x:t>1,318,462</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$346,214,566.94</x:t>
+    <x:t>$351,805,215.46</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.15%</x:t>
+    <x:t>8.73%</x:t>
   </x:si>
   <x:si>
     <x:t>CCJ</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSZTN6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,397,542</x:t>
-[...5 lines deleted...]
-    <x:t>7.81%</x:t>
+    <x:t>3,361,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,826,163.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.01%</x:t>
   </x:si>
   <x:si>
     <x:t>PEG</x:t>
   </x:si>
   <x:si>
     <x:t>Public Service Enterprise Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQZMH4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,594,730</x:t>
-[...5 lines deleted...]
-    <x:t>7.50%</x:t>
+    <x:t>3,556,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,895,970.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.68%</x:t>
   </x:si>
   <x:si>
     <x:t>BWXT</x:t>
   </x:si>
   <x:si>
     <x:t>Bwx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D86F25</x:t>
   </x:si>
   <x:si>
-    <x:t>1,433,501</x:t>
-[...5 lines deleted...]
-    <x:t>6.43%</x:t>
+    <x:t>1,418,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,047,048.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.81%</x:t>
   </x:si>
   <x:si>
     <x:t>FORTUM FH</x:t>
   </x:si>
   <x:si>
     <x:t>Fortum Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKYDQ7</x:t>
   </x:si>
   <x:si>
-    <x:t>10,224,852</x:t>
-[...5 lines deleted...]
-    <x:t>5.99%</x:t>
+    <x:t>10,117,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,966,485.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nexgen Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004WG63P0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,538,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,988,508.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
   </x:si>
   <x:si>
     <x:t>LEU</x:t>
   </x:si>
   <x:si>
     <x:t>Centrus Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ2JM1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,238,752</x:t>
-[...23 lines deleted...]
-    <x:t>5.28%</x:t>
+    <x:t>1,225,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,353,205.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
   </x:si>
   <x:si>
     <x:t>UEC</x:t>
   </x:si>
   <x:si>
     <x:t>Uranium Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LCK3Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>19,279,562</x:t>
-[...5 lines deleted...]
-    <x:t>4.81%</x:t>
+    <x:t>19,076,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,075,941.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8GS6</x:t>
   </x:si>
   <x:si>
-    <x:t>27,456,660</x:t>
-[...5 lines deleted...]
-    <x:t>4.72%</x:t>
+    <x:t>27,165,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,293,153.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
   </x:si>
   <x:si>
     <x:t>DNN</x:t>
   </x:si>
   <x:si>
     <x:t>Denison Mines Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CX6DQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>64,174,372</x:t>
-[...5 lines deleted...]
-    <x:t>4.66%</x:t>
+    <x:t>63,497,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,017,739.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAP LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nac Kazatomprom Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJM7K82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,592,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,138,910.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UUUU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Fuels Inc/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXTPV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,126,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,949,200.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,065,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,159,254.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuscale Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG48NM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,343,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,125,420.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
   </x:si>
   <x:si>
     <x:t>1816 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Cgn Power Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00732Y4J0</x:t>
   </x:si>
   <x:si>
-    <x:t>469,734,000</x:t>
-[...77 lines deleted...]
-    <x:t>3.97%</x:t>
+    <x:t>464,784,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,292,750.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
   </x:si>
   <x:si>
     <x:t>YCA LN</x:t>
   </x:si>
   <x:si>
     <x:t>Yellow Cake Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L33SXM6</x:t>
   </x:si>
   <x:si>
-    <x:t>16,402,849</x:t>
-[...5 lines deleted...]
-    <x:t>3.12%</x:t>
+    <x:t>16,229,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,666,747.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
   </x:si>
   <x:si>
     <x:t>1164 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Cgn Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M34183</x:t>
   </x:si>
   <x:si>
-    <x:t>304,385,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>301,160,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,186,370.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>X-Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005DX1RC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,298,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,937,423.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
   </x:si>
   <x:si>
     <x:t>052690 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Kepco Engineering &amp; Construction Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PDFR52</x:t>
   </x:si>
   <x:si>
-    <x:t>1,453,316</x:t>
-[...23 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>1,437,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,107,887.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
   </x:si>
   <x:si>
     <x:t>SLX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Silex Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C21HG5</x:t>
   </x:si>
   <x:si>
-    <x:t>18,851,151</x:t>
-[...5 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>18,651,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,683,821.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>NNE</x:t>
   </x:si>
   <x:si>
     <x:t>Nano Nuclear Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F7QNWC1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,738,479</x:t>
-[...5 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>3,699,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,507,826.75</x:t>
   </x:si>
   <x:si>
     <x:t>DYL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Deep Yellow Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRP027</x:t>
   </x:si>
   <x:si>
-    <x:t>56,094,535</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>55,500,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,454,275.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>ISO CN</x:t>
   </x:si>
   <x:si>
     <x:t>Isoenergy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DQDM919</x:t>
   </x:si>
   <x:si>
-    <x:t>3,430,009</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>3,393,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,874,013.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>URG</x:t>
   </x:si>
   <x:si>
     <x:t>Ur-Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M5BMH4</x:t>
   </x:si>
   <x:si>
-    <x:t>22,947,202</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>22,705,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,425,012.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>EU</x:t>
   </x:si>
   <x:si>
     <x:t>Encore Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CK1971</x:t>
   </x:si>
   <x:si>
-    <x:t>14,836,160</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>14,679,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,707,301.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,053.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...32 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86.99</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,533,409.69</x:t>
+    <x:t>$-1,491,730.08</x:t>
   </x:si>
   <x:si>
     <x:t>-0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -610,56 +592,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ecbf830808464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4f62355605ea48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb005b31a512043ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R564ebe14ac784737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9d8817b1d1d44c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8cf3189bbe1a4b92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I33"/>
+  <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -857,761 +839,732 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+    </x:row>
+    <x:row r="32" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A32" s="2" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="H31" s="1" t="s">
-[...60 lines deleted...]
-      <x:c r="I33" s="2" t="s">
+      <x:c r="B32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A33:I33"/>
+    <x:mergeCell ref="A32:I32"/>
   </x:mergeCells>
 </x:worksheet>
 </file>