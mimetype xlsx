--- v6 (2026-08-19)
+++ v7 (2026-09-10)
@@ -1,570 +1,570 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c662744d7b4255" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R429d6473ef9647b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NLR_asof_20260818" sheetId="1" r:id="R8cf3189bbe1a4b92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NLR_asof_20260909" sheetId="1" r:id="R5cd65f3ed0a64858"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="175">
   <x:si>
-    <x:t>Daily Holdings (%)  08/18/2026</x:t>
+    <x:t>Daily Holdings (%)  09/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>CEG</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014KFRNP7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,318,462</x:t>
+    <x:t>1,309,092</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$351,805,215.46</x:t>
+    <x:t>$384,748,684.26</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.73%</x:t>
+    <x:t>8.99%</x:t>
   </x:si>
   <x:si>
     <x:t>CCJ</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSZTN6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,361,722</x:t>
-[...5 lines deleted...]
-    <x:t>8.01%</x:t>
+    <x:t>3,337,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,152,715.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTUM FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortum Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CKYDQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,045,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,458,850.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.76%</x:t>
   </x:si>
   <x:si>
     <x:t>PEG</x:t>
   </x:si>
   <x:si>
     <x:t>Public Service Enterprise Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQZMH4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,556,825</x:t>
-[...5 lines deleted...]
-    <x:t>6.68%</x:t>
+    <x:t>3,531,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,390,893.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nexgen Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004WG63P0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,385,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,545,156.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paladin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC8GS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,972,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,948,813.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrus Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2JM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,216,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,869,155.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
   </x:si>
   <x:si>
     <x:t>BWXT</x:t>
   </x:si>
   <x:si>
     <x:t>Bwx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D86F25</x:t>
   </x:si>
   <x:si>
-    <x:t>1,418,381</x:t>
-[...56 lines deleted...]
-    <x:t>5.35%</x:t>
+    <x:t>1,408,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,694,849.71</x:t>
   </x:si>
   <x:si>
     <x:t>UEC</x:t>
   </x:si>
   <x:si>
     <x:t>Uranium Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LCK3Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>19,076,272</x:t>
-[...23 lines deleted...]
-    <x:t>5.07%</x:t>
+    <x:t>18,940,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,712,676.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
   </x:si>
   <x:si>
     <x:t>DNN</x:t>
   </x:si>
   <x:si>
     <x:t>Denison Mines Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CX6DQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>63,497,695</x:t>
-[...5 lines deleted...]
-    <x:t>4.97%</x:t>
+    <x:t>63,046,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,206,073.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuscale Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG48NM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,205,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,614,719.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
   </x:si>
   <x:si>
     <x:t>KAP LI</x:t>
   </x:si>
   <x:si>
     <x:t>Nac Kazatomprom Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MJM7K82</x:t>
   </x:si>
   <x:si>
-    <x:t>2,592,854</x:t>
-[...5 lines deleted...]
-    <x:t>4.65%</x:t>
+    <x:t>2,574,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,416,359.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
   </x:si>
   <x:si>
     <x:t>UUUU</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Fuels Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXTPV3</x:t>
   </x:si>
   <x:si>
-    <x:t>13,126,274</x:t>
-[...5 lines deleted...]
-    <x:t>4.59%</x:t>
+    <x:t>13,033,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,630,528.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1816 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgn Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00732Y4J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461,484,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,490,287.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112CBLW3</x:t>
   </x:si>
   <x:si>
-    <x:t>4,065,746</x:t>
-[...41 lines deleted...]
-    <x:t>4.08%</x:t>
+    <x:t>4,036,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,849,470.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>052690 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kepco Engineering &amp; Construction Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PDFR52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,427,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,888,478.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55%</x:t>
   </x:si>
   <x:si>
     <x:t>YCA LN</x:t>
   </x:si>
   <x:si>
     <x:t>Yellow Cake Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L33SXM6</x:t>
   </x:si>
   <x:si>
-    <x:t>16,229,130</x:t>
-[...5 lines deleted...]
-    <x:t>3.02%</x:t>
+    <x:t>16,113,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,751,903.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
   </x:si>
   <x:si>
     <x:t>1164 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Cgn Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M34183</x:t>
   </x:si>
   <x:si>
-    <x:t>301,160,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.59%</x:t>
+    <x:t>299,010,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,784,142.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>XE</x:t>
   </x:si>
   <x:si>
     <x:t>X-Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005DX1RC7</x:t>
   </x:si>
   <x:si>
-    <x:t>5,298,909</x:t>
-[...23 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>5,261,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,809,399.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nano Nuclear Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01F7QNWC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,672,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,734,394.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>SLX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Silex Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C21HG5</x:t>
   </x:si>
   <x:si>
-    <x:t>18,651,512</x:t>
-[...20 lines deleted...]
-    <x:t>$67,507,826.75</x:t>
+    <x:t>18,518,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,431,160.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>DYL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Deep Yellow Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRP027</x:t>
   </x:si>
   <x:si>
-    <x:t>55,500,463</x:t>
-[...5 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>55,104,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,731,859.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>ISO CN</x:t>
   </x:si>
   <x:si>
     <x:t>Isoenergy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DQDM919</x:t>
   </x:si>
   <x:si>
-    <x:t>3,393,679</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>3,369,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,202,453.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>URG</x:t>
   </x:si>
   <x:si>
     <x:t>Ur-Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M5BMH4</x:t>
   </x:si>
   <x:si>
-    <x:t>22,705,233</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>22,543,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,110,622.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>EU</x:t>
   </x:si>
   <x:si>
     <x:t>Encore Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CK1971</x:t>
   </x:si>
   <x:si>
-    <x:t>14,679,721</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>14,575,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,636,273.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>2,054</x:t>
+    <x:t>-912</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,053.51</x:t>
+    <x:t>$-912.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>75</x:t>
   </x:si>
   <x:si>
-    <x:t>$86.99</x:t>
+    <x:t>$87.48</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,491,730.08</x:t>
-[...2 lines deleted...]
-    <x:t>-0.04%</x:t>
+    <x:t>$40,701.66</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -592,51 +592,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R564ebe14ac784737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9d8817b1d1d44c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8cf3189bbe1a4b92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4c2173e2b7f45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R91fd265032384ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5cd65f3ed0a64858" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -839,138 +839,138 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
@@ -1303,254 +1303,254 @@
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="2" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H32" s="2" t="s">