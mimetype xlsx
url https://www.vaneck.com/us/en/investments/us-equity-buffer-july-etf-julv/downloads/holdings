--- v0 (2026-09-13)
+++ v1 (2026-10-05)
@@ -1,171 +1,171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05b4f2966c4d4d88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6254551c380143d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="JULV_asof_20260910" sheetId="1" r:id="R68ffdf1aecdd4245"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="JULV_asof_20261001" sheetId="1" r:id="R1ee1c1ddb3f041ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="42">
   <x:si>
-    <x:t>Daily Holdings (%)  09/10/2026</x:t>
+    <x:t>Daily Holdings (%)  10/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SPY270630C763</x:t>
   </x:si>
   <x:si>
     <x:t>Spy 06/30/2027 7.63 C</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>93,200</x:t>
+    <x:t>99,600</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Option</x:t>
   </x:si>
   <x:si>
-    <x:t>$69,600,854.84</x:t>
+    <x:t>$75,087,293.50</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>97.30%</x:t>
+    <x:t>97.78%</x:t>
   </x:si>
   <x:si>
     <x:t>SPY270630P76347</x:t>
   </x:si>
   <x:si>
     <x:t>Spy 06/30/2027 763.47 P</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,515,398.40</x:t>
-[...2 lines deleted...]
-    <x:t>4.91%</x:t>
+    <x:t>$3,304,652.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>SPY270630P61078</x:t>
   </x:si>
   <x:si>
     <x:t>Spy 06/30/2027 610.78 P</x:t>
   </x:si>
   <x:si>
-    <x:t>-93,200</x:t>
-[...5 lines deleted...]
-    <x:t>-1.31%</x:t>
+    <x:t>-99,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-853,452.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>SPY270630C84745</x:t>
   </x:si>
   <x:si>
     <x:t>Spy 06/30/2027 847.45 C</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,385,208.95</x:t>
-[...2 lines deleted...]
-    <x:t>-1.94%</x:t>
+    <x:t>$-1,470,083.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>749,254</x:t>
+    <x:t>725,394</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$749,253.83</x:t>
-[...2 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>$725,393.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-9,273.41</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-2,129.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -193,51 +193,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15f9038eb38046f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcb938806a1904899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R68ffdf1aecdd4245" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c9a62a2d5524015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb1674ee8bbe942c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1ee1c1ddb3f041ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I10"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="22" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="20" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">