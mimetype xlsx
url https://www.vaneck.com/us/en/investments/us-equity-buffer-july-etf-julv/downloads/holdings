--- v1 (2026-10-05)
+++ v2 (2026-10-25)
@@ -1,171 +1,171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6254551c380143d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c83c4a80ec14b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="JULV_asof_20261001" sheetId="1" r:id="R1ee1c1ddb3f041ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="JULV_asof_20261022" sheetId="1" r:id="R4b40a174e1f949e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="42">
   <x:si>
-    <x:t>Daily Holdings (%)  10/01/2026</x:t>
+    <x:t>Daily Holdings (%)  10/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SPY270630C763</x:t>
   </x:si>
   <x:si>
     <x:t>Spy 06/30/2027 7.63 C</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>99,600</x:t>
+    <x:t>100,000</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Option</x:t>
   </x:si>
   <x:si>
-    <x:t>$75,087,293.50</x:t>
+    <x:t>$75,417,315.90</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>97.78%</x:t>
+    <x:t>97.67%</x:t>
   </x:si>
   <x:si>
     <x:t>SPY270630P76347</x:t>
   </x:si>
   <x:si>
     <x:t>Spy 06/30/2027 763.47 P</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,304,652.50</x:t>
-[...2 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>$3,297,211.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>SPY270630P61078</x:t>
   </x:si>
   <x:si>
     <x:t>Spy 06/30/2027 610.78 P</x:t>
   </x:si>
   <x:si>
-    <x:t>-99,600</x:t>
-[...5 lines deleted...]
-    <x:t>-1.11%</x:t>
+    <x:t>-100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-889,996.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>SPY270630C84745</x:t>
   </x:si>
   <x:si>
     <x:t>Spy 06/30/2027 847.45 C</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,470,083.15</x:t>
-[...2 lines deleted...]
-    <x:t>-1.91%</x:t>
+    <x:t>$-1,315,967.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>725,394</x:t>
+    <x:t>728,816</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$725,393.73</x:t>
+    <x:t>$728,816.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,129.00</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$-23,379.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -193,62 +193,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c9a62a2d5524015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb1674ee8bbe942c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1ee1c1ddb3f041ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f475b5545544479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7abe6c25cdf7414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b40a174e1f949e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I10"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="22" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="13" customWidth="1"/>
+    <x:col min="5" max="5" width="14" customWidth="1"/>
     <x:col min="6" max="6" width="20" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>