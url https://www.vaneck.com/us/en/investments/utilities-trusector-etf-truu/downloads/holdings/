--- v0 (2026-07-08)
+++ v1 (2026-07-28)
@@ -1,81 +1,663 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc620130970e41f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f959776c24402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUU_asof_00010101" sheetId="1" r:id="R9bc94e4d4271472e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUU_asof_20260727" sheetId="1" r:id="R17c4a0b96c0d4b4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="12">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  01/01/0001</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="206">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextera Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJSBJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,511.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT9DW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,103.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duke Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHGDH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,649.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014KFRNP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,120.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB9KF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,691.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominion Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGVW60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,821.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sempra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2ZCH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,493.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1FQS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,100.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTQ65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,797.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,796.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelon Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J6XT05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,439.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Consolidated Edison Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHLYS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,247.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Service Enterprise Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQZMH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,891.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pg&amp;E Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQWPC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,793.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wec Energy Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWP7D9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,487.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameren Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9X8C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,493.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dte Energy Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB29X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,300.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edison International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D7RKJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,268.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atmos Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRNGM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,168.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerpoint Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FDBX90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,061.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nrg Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8RG11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,050.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ87N0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,929.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppl Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRJL00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,753.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Water Works Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TRJ294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,575.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstenergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6M98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,488.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cms Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFVXX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,010.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nisource Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPZBB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,848.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H433CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,433.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alliant Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DW4Q75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,326.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle West Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRDSX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,212.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aes Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C23KJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,853.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-13.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -103,60 +685,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa3fe832573443ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R86f50139fab44b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9bc94e4d4271472e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3338fd29fdc4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1a053e0ea8674e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17c4a0b96c0d4b4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I4"/>
+  <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="12" customWidth="1"/>
-    <x:col min="3" max="3" width="19" customWidth="1"/>
+    <x:col min="2" max="2" width="16" customWidth="1"/>
+    <x:col min="3" max="3" width="46" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
@@ -209,61 +791,1018 @@
         <x:v>3</x:v>
       </x:c>
       <x:c r="C3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="1">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B4" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B4" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I4" s="2" t="s">
+      <x:c r="C4" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D4" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E4" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F4" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G4" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H4" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I4" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A5" s="1">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D5" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E5" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F5" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G5" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H5" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I5" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A6" s="1">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="B6" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D6" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="E6" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="F6" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G6" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="H6" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I6" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A7" s="1">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="B7" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="D7" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="E7" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="F7" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H7" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A8" s="1">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H8" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A9" s="1">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A10" s="1">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A11" s="1">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A12" s="1">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A13" s="1">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A14" s="1">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A15" s="1">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A16" s="1">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A17" s="1">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A18" s="1">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A19" s="1">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A20" s="1">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A21" s="1">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A22" s="1">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A23" s="1">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A24" s="1">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A25" s="1">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A26" s="1">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A27" s="1">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A28" s="1">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A29" s="1">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A30" s="1">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A31" s="1">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A32" s="1">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A33" s="1">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A34" s="1">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A35" s="1">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A36" s="1">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A37" s="2" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="B37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A4:I4"/>
+    <x:mergeCell ref="A37:I37"/>
   </x:mergeCells>
 </x:worksheet>
 </file>