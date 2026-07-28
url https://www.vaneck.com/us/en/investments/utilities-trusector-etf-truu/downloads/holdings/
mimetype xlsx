--- v1 (2026-07-28)
+++ v2 (2026-07-28)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f959776c24402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d58cb536b234637" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUU_asof_20260727" sheetId="1" r:id="R17c4a0b96c0d4b4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUU_asof_20260727" sheetId="1" r:id="R806ee8835f7f4136"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="206">
   <x:si>
     <x:t>Daily Holdings (%)  07/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -685,51 +685,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3338fd29fdc4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1a053e0ea8674e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17c4a0b96c0d4b4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50d06cdc04a44135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R827455ae7cd5490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R806ee8835f7f4136" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="46" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">