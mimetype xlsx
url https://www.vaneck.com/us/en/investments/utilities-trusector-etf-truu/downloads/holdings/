--- v2 (2026-07-28)
+++ v3 (2026-08-18)
@@ -1,663 +1,663 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d58cb536b234637" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29543ece9b9f4fa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUU_asof_20260727" sheetId="1" r:id="R806ee8835f7f4136"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUU_asof_20260814" sheetId="1" r:id="R2acdafa302fb4b31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="206">
   <x:si>
-    <x:t>Daily Holdings (%)  07/27/2026</x:t>
+    <x:t>Daily Holdings (%)  08/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
     <x:t>366</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,511.78</x:t>
+    <x:t>$31,545.54</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>13.02%</x:t>
   </x:si>
   <x:si>
     <x:t>SO</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT9DW0</x:t>
   </x:si>
   <x:si>
     <x:t>198</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,103.04</x:t>
-[...2 lines deleted...]
-    <x:t>7.65%</x:t>
+    <x:t>$18,223.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.52%</x:t>
   </x:si>
   <x:si>
     <x:t>DUK</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHGDH5</x:t>
   </x:si>
   <x:si>
     <x:t>137</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,649.71</x:t>
-[...2 lines deleted...]
-    <x:t>7.07%</x:t>
+    <x:t>$16,977.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.01%</x:t>
   </x:si>
   <x:si>
     <x:t>CEG</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014KFRNP7</x:t>
   </x:si>
   <x:si>
     <x:t>56</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,120.00</x:t>
-[...2 lines deleted...]
-    <x:t>6.06%</x:t>
+    <x:t>$15,820.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.53%</x:t>
   </x:si>
   <x:si>
     <x:t>AEP</x:t>
   </x:si>
   <x:si>
     <x:t>American Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB9KF2</x:t>
   </x:si>
   <x:si>
     <x:t>95</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,691.05</x:t>
-[...2 lines deleted...]
-    <x:t>5.08%</x:t>
+    <x:t>$11,932.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
   </x:si>
   <x:si>
     <x:t>D</x:t>
   </x:si>
   <x:si>
     <x:t>Dominion Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGVW60</x:t>
   </x:si>
   <x:si>
     <x:t>154</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,821.58</x:t>
-[...2 lines deleted...]
-    <x:t>4.33%</x:t>
+    <x:t>$10,590.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>SRE</x:t>
   </x:si>
   <x:si>
     <x:t>Sempra</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2ZCH8</x:t>
   </x:si>
   <x:si>
     <x:t>115</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,493.75</x:t>
-[...2 lines deleted...]
-    <x:t>4.20%</x:t>
+    <x:t>$9,937.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTQ65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,629.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.56%</x:t>
   </x:si>
   <x:si>
     <x:t>ETR</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1FQS9</x:t>
   </x:si>
   <x:si>
     <x:t>80</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,100.80</x:t>
-[...20 lines deleted...]
-    <x:t>3.52%</x:t>
+    <x:t>$8,627.20</x:t>
   </x:si>
   <x:si>
     <x:t>VST</x:t>
   </x:si>
   <x:si>
     <x:t>Vistra Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DXDL6Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,796.48</x:t>
+    <x:t>$8,295.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.42%</x:t>
   </x:si>
   <x:si>
     <x:t>EXC</x:t>
   </x:si>
   <x:si>
     <x:t>Exelon Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J6XT05</x:t>
   </x:si>
   <x:si>
     <x:t>179</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,439.85</x:t>
-[...2 lines deleted...]
-    <x:t>3.38%</x:t>
+    <x:t>$8,208.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
   </x:si>
   <x:si>
     <x:t>ED</x:t>
   </x:si>
   <x:si>
     <x:t>Consolidated Edison Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHLYS1</x:t>
   </x:si>
   <x:si>
     <x:t>65</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,247.50</x:t>
-[...2 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>$7,072.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pg&amp;E Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQWPC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,886.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>PEG</x:t>
   </x:si>
   <x:si>
     <x:t>Public Service Enterprise Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQZMH4</x:t>
   </x:si>
   <x:si>
     <x:t>87</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,891.27</x:t>
-[...20 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>$6,615.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>WEC</x:t>
   </x:si>
   <x:si>
     <x:t>Wec Energy Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWP7D9</x:t>
   </x:si>
   <x:si>
     <x:t>57</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,487.74</x:t>
+    <x:t>$6,299.64</x:t>
   </x:si>
   <x:si>
     <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>AEE</x:t>
   </x:si>
   <x:si>
     <x:t>Ameren Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9X8C0</x:t>
   </x:si>
   <x:si>
     <x:t>49</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,493.39</x:t>
-[...2 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>$5,377.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>DTE</x:t>
   </x:si>
   <x:si>
     <x:t>Dte Energy Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB29X4</x:t>
   </x:si>
   <x:si>
     <x:t>36</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,300.28</x:t>
-[...2 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>$5,070.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atmos Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRNGM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,927.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>EIX</x:t>
   </x:si>
   <x:si>
     <x:t>Edison International</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7RKJ5</x:t>
   </x:si>
   <x:si>
     <x:t>67</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,268.88</x:t>
-[...20 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>$4,784.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ87N0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,775.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppl Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRJL00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,754.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>CNP</x:t>
   </x:si>
   <x:si>
     <x:t>Centerpoint Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FDBX90</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,061.15</x:t>
-[...2 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>$4,695.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>NRG</x:t>
   </x:si>
   <x:si>
     <x:t>Nrg Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D8RG11</x:t>
   </x:si>
   <x:si>
     <x:t>37</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,050.50</x:t>
-[...38 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>$4,670.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>AWK</x:t>
   </x:si>
   <x:si>
     <x:t>American Water Works Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TRJ294</x:t>
   </x:si>
   <x:si>
     <x:t>34</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,575.04</x:t>
-[...2 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>$4,630.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>FE</x:t>
   </x:si>
   <x:si>
     <x:t>Firstenergy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6M98</x:t>
   </x:si>
   <x:si>
     <x:t>91</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,488.12</x:t>
-[...2 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>$4,314.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>CMS</x:t>
   </x:si>
   <x:si>
     <x:t>Cms Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFVXX0</x:t>
   </x:si>
   <x:si>
     <x:t>54</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,010.58</x:t>
-[...2 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>$3,839.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>NI</x:t>
   </x:si>
   <x:si>
     <x:t>Nisource Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPZBB6</x:t>
   </x:si>
   <x:si>
     <x:t>84</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,848.04</x:t>
-[...2 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>$3,570.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>EVRG</x:t>
   </x:si>
   <x:si>
     <x:t>Evergy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H433CR2</x:t>
   </x:si>
   <x:si>
     <x:t>40</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,433.60</x:t>
-[...2 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>$3,361.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>LNT</x:t>
   </x:si>
   <x:si>
     <x:t>Alliant Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DW4Q75</x:t>
   </x:si>
   <x:si>
     <x:t>45</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,326.85</x:t>
-[...2 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>$3,177.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>PNW</x:t>
   </x:si>
   <x:si>
     <x:t>Pinnacle West Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRDSX5</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,212.98</x:t>
-[...2 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>$2,131.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>AES</x:t>
   </x:si>
   <x:si>
     <x:t>Aes Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C23KJ3</x:t>
   </x:si>
   <x:si>
     <x:t>125</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,853.75</x:t>
-[...2 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>$1,841.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
+    <x:t>6</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$.05</x:t>
+    <x:t>$5.71</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-13.59</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$675.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -685,51 +685,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50d06cdc04a44135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R827455ae7cd5490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R806ee8835f7f4136" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774f989403bc4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8e44dc068253470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2acdafa302fb4b31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="46" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1048,80 +1048,80 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
@@ -1355,399 +1355,399 @@
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">