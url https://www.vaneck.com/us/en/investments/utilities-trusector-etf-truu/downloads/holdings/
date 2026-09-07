--- v3 (2026-08-18)
+++ v4 (2026-09-07)
@@ -1,663 +1,666 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29543ece9b9f4fa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79435026b594838" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUU_asof_20260814" sheetId="1" r:id="R2acdafa302fb4b31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUU_asof_20260903" sheetId="1" r:id="Ra719d5bce8f643eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="206">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="207">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>366</x:t>
+    <x:t>367</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,545.54</x:t>
+    <x:t>$30,850.02</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>13.02%</x:t>
+    <x:t>13.11%</x:t>
   </x:si>
   <x:si>
     <x:t>SO</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT9DW0</x:t>
   </x:si>
   <x:si>
     <x:t>198</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,223.92</x:t>
-[...2 lines deleted...]
-    <x:t>7.52%</x:t>
+    <x:t>$17,576.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.47%</x:t>
   </x:si>
   <x:si>
     <x:t>DUK</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHGDH5</x:t>
   </x:si>
   <x:si>
     <x:t>137</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,977.04</x:t>
-[...2 lines deleted...]
-    <x:t>7.01%</x:t>
+    <x:t>$16,631.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.07%</x:t>
   </x:si>
   <x:si>
     <x:t>CEG</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014KFRNP7</x:t>
   </x:si>
   <x:si>
     <x:t>56</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,820.00</x:t>
-[...2 lines deleted...]
-    <x:t>6.53%</x:t>
+    <x:t>$15,962.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.79%</x:t>
   </x:si>
   <x:si>
     <x:t>AEP</x:t>
   </x:si>
   <x:si>
     <x:t>American Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB9KF2</x:t>
   </x:si>
   <x:si>
-    <x:t>95</x:t>
-[...5 lines deleted...]
-    <x:t>4.93%</x:t>
+    <x:t>96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,972.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
   </x:si>
   <x:si>
     <x:t>D</x:t>
   </x:si>
   <x:si>
     <x:t>Dominion Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGVW60</x:t>
   </x:si>
   <x:si>
-    <x:t>154</x:t>
-[...5 lines deleted...]
-    <x:t>4.37%</x:t>
+    <x:t>155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,248.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
   </x:si>
   <x:si>
     <x:t>SRE</x:t>
   </x:si>
   <x:si>
     <x:t>Sempra</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2ZCH8</x:t>
   </x:si>
   <x:si>
     <x:t>115</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,937.15</x:t>
-[...2 lines deleted...]
-    <x:t>4.10%</x:t>
+    <x:t>$9,725.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1FQS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,730.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.71%</x:t>
   </x:si>
   <x:si>
     <x:t>XEL</x:t>
   </x:si>
   <x:si>
     <x:t>Xcel Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCTQ65</x:t>
   </x:si>
   <x:si>
-    <x:t>109</x:t>
-[...20 lines deleted...]
-    <x:t>$8,627.20</x:t>
+    <x:t>110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,397.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
   </x:si>
   <x:si>
     <x:t>VST</x:t>
   </x:si>
   <x:si>
     <x:t>Vistra Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DXDL6Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,295.28</x:t>
-[...2 lines deleted...]
-    <x:t>3.42%</x:t>
+    <x:t>$8,076.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.43%</x:t>
   </x:si>
   <x:si>
     <x:t>EXC</x:t>
   </x:si>
   <x:si>
     <x:t>Exelon Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J6XT05</x:t>
   </x:si>
   <x:si>
-    <x:t>179</x:t>
-[...5 lines deleted...]
-    <x:t>3.39%</x:t>
+    <x:t>180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,939.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
   </x:si>
   <x:si>
     <x:t>ED</x:t>
   </x:si>
   <x:si>
     <x:t>Consolidated Edison Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHLYS1</x:t>
   </x:si>
   <x:si>
     <x:t>65</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,072.00</x:t>
-[...2 lines deleted...]
-    <x:t>2.92%</x:t>
+    <x:t>$7,068.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Service Enterprise Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQZMH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,495.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wec Energy Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWP7D9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,081.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
   </x:si>
   <x:si>
     <x:t>PCG</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQWPC5</x:t>
   </x:si>
   <x:si>
-    <x:t>386</x:t>
-[...41 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,402.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>AEE</x:t>
   </x:si>
   <x:si>
     <x:t>Ameren Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9X8C0</x:t>
   </x:si>
   <x:si>
     <x:t>49</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,377.26</x:t>
+    <x:t>$5,214.09</x:t>
   </x:si>
   <x:si>
     <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>DTE</x:t>
   </x:si>
   <x:si>
     <x:t>Dte Energy Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB29X4</x:t>
   </x:si>
   <x:si>
-    <x:t>36</x:t>
-[...5 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,071.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>ATO</x:t>
   </x:si>
   <x:si>
     <x:t>Atmos Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRNGM2</x:t>
   </x:si>
   <x:si>
     <x:t>29</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,927.68</x:t>
-[...2 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>$4,904.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Water Works Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TRJ294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,790.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ87N0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,717.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppl Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRJL00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,634.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerpoint Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FDBX90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,597.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstenergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6M98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,327.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nrg Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8RG11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,138.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>EIX</x:t>
   </x:si>
   <x:si>
     <x:t>Edison International</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7RKJ5</x:t>
   </x:si>
   <x:si>
-    <x:t>67</x:t>
-[...107 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,828.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>CMS</x:t>
   </x:si>
   <x:si>
     <x:t>Cms Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFVXX0</x:t>
   </x:si>
   <x:si>
     <x:t>54</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,839.94</x:t>
-[...2 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>$3,703.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>NI</x:t>
   </x:si>
   <x:si>
     <x:t>Nisource Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPZBB6</x:t>
   </x:si>
   <x:si>
     <x:t>84</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,570.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>$3,499.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>EVRG</x:t>
   </x:si>
   <x:si>
     <x:t>Evergy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H433CR2</x:t>
   </x:si>
   <x:si>
-    <x:t>40</x:t>
-[...5 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,359.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>LNT</x:t>
   </x:si>
   <x:si>
     <x:t>Alliant Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DW4Q75</x:t>
   </x:si>
   <x:si>
     <x:t>45</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,177.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>$3,060.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>PNW</x:t>
   </x:si>
   <x:si>
     <x:t>Pinnacle West Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRDSX5</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,131.08</x:t>
-[...2 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>$2,058.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>AES</x:t>
   </x:si>
   <x:si>
     <x:t>Aes Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C23KJ3</x:t>
   </x:si>
   <x:si>
     <x:t>125</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,841.25</x:t>
-[...2 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>$1,847.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>6</x:t>
+    <x:t>-595</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$5.71</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$-595.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$675.19</x:t>
-[...2 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$936.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -685,51 +688,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774f989403bc4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8e44dc068253470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2acdafa302fb4b31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6719378970aa441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1c742b86d880410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra719d5bce8f643eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="46" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1048,752 +1051,752 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="2" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>