--- v4 (2026-09-07)
+++ v5 (2026-09-27)
@@ -1,666 +1,663 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79435026b594838" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848c16c363d74c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUU_asof_20260903" sheetId="1" r:id="Ra719d5bce8f643eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUU_asof_20260924" sheetId="1" r:id="Rb47b2ef7443f47d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="207">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/03/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="206">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>367</x:t>
+    <x:t>366</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$30,850.02</x:t>
+    <x:t>$27,676.92</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>13.11%</x:t>
+    <x:t>12.76%</x:t>
   </x:si>
   <x:si>
     <x:t>SO</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT9DW0</x:t>
   </x:si>
   <x:si>
-    <x:t>198</x:t>
-[...5 lines deleted...]
-    <x:t>7.47%</x:t>
+    <x:t>202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,743.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.72%</x:t>
   </x:si>
   <x:si>
     <x:t>DUK</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHGDH5</x:t>
   </x:si>
   <x:si>
     <x:t>137</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,631.80</x:t>
-[...2 lines deleted...]
-    <x:t>7.07%</x:t>
+    <x:t>$15,512.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.15%</x:t>
   </x:si>
   <x:si>
     <x:t>CEG</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014KFRNP7</x:t>
   </x:si>
   <x:si>
-    <x:t>56</x:t>
-[...5 lines deleted...]
-    <x:t>6.79%</x:t>
+    <x:t>58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,173.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.00%</x:t>
   </x:si>
   <x:si>
     <x:t>AEP</x:t>
   </x:si>
   <x:si>
     <x:t>American Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB9KF2</x:t>
   </x:si>
   <x:si>
-    <x:t>96</x:t>
-[...5 lines deleted...]
-    <x:t>5.09%</x:t>
+    <x:t>95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,169.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
   </x:si>
   <x:si>
     <x:t>D</x:t>
   </x:si>
   <x:si>
     <x:t>Dominion Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGVW60</x:t>
   </x:si>
   <x:si>
-    <x:t>155</x:t>
-[...5 lines deleted...]
-    <x:t>4.36%</x:t>
+    <x:t>154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,301.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
   </x:si>
   <x:si>
     <x:t>SRE</x:t>
   </x:si>
   <x:si>
     <x:t>Sempra</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2ZCH8</x:t>
   </x:si>
   <x:si>
     <x:t>115</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,725.55</x:t>
-[...2 lines deleted...]
-    <x:t>4.13%</x:t>
+    <x:t>$8,940.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
   </x:si>
   <x:si>
     <x:t>ETR</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1FQS9</x:t>
   </x:si>
   <x:si>
-    <x:t>81</x:t>
-[...2 lines deleted...]
-    <x:t>$8,730.18</x:t>
+    <x:t>82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,049.12</x:t>
   </x:si>
   <x:si>
     <x:t>3.71%</x:t>
   </x:si>
   <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,586.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
+  </x:si>
+  <x:si>
     <x:t>XEL</x:t>
   </x:si>
   <x:si>
     <x:t>Xcel Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCTQ65</x:t>
   </x:si>
   <x:si>
-    <x:t>110</x:t>
-[...20 lines deleted...]
-    <x:t>3.43%</x:t>
+    <x:t>109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,582.04</x:t>
   </x:si>
   <x:si>
     <x:t>EXC</x:t>
   </x:si>
   <x:si>
     <x:t>Exelon Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J6XT05</x:t>
   </x:si>
   <x:si>
-    <x:t>180</x:t>
-[...5 lines deleted...]
-    <x:t>3.38%</x:t>
+    <x:t>181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,276.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
   </x:si>
   <x:si>
     <x:t>ED</x:t>
   </x:si>
   <x:si>
     <x:t>Consolidated Edison Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHLYS1</x:t>
   </x:si>
   <x:si>
     <x:t>65</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,068.75</x:t>
-[...2 lines deleted...]
-    <x:t>3.00%</x:t>
+    <x:t>$6,676.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
   </x:si>
   <x:si>
     <x:t>PEG</x:t>
   </x:si>
   <x:si>
     <x:t>Public Service Enterprise Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQZMH4</x:t>
   </x:si>
   <x:si>
-    <x:t>88</x:t>
-[...5 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,790.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>WEC</x:t>
   </x:si>
   <x:si>
     <x:t>Wec Energy Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWP7D9</x:t>
   </x:si>
   <x:si>
     <x:t>57</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,081.90</x:t>
-[...2 lines deleted...]
-    <x:t>2.59%</x:t>
+    <x:t>$5,751.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameren Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9X8C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,860.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>PCG</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQWPC5</x:t>
   </x:si>
   <x:si>
-    <x:t>387</x:t>
-[...23 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,755.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atmos Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRNGM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,692.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Water Works Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TRJ294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,603.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>DTE</x:t>
   </x:si>
   <x:si>
     <x:t>Dte Energy Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB29X4</x:t>
   </x:si>
   <x:si>
+    <x:t>36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,362.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerpoint Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FDBX90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,234.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppl Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRJL00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,220.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ87N0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,210.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstenergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6M98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,930.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nrg Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8RG11</x:t>
+  </x:si>
+  <x:si>
     <x:t>37</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,071.59</x:t>
-[...122 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>$3,620.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>EIX</x:t>
   </x:si>
   <x:si>
     <x:t>Edison International</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7RKJ5</x:t>
   </x:si>
   <x:si>
-    <x:t>68</x:t>
-[...5 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,520.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>CMS</x:t>
   </x:si>
   <x:si>
     <x:t>Cms Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFVXX0</x:t>
   </x:si>
   <x:si>
-    <x:t>54</x:t>
-[...5 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>$3,452.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>NI</x:t>
   </x:si>
   <x:si>
     <x:t>Nisource Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPZBB6</x:t>
   </x:si>
   <x:si>
     <x:t>84</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,499.44</x:t>
-[...2 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>$3,286.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>EVRG</x:t>
   </x:si>
   <x:si>
     <x:t>Evergy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H433CR2</x:t>
   </x:si>
   <x:si>
-    <x:t>41</x:t>
-[...2 lines deleted...]
-    <x:t>$3,359.13</x:t>
+    <x:t>40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,106.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>LNT</x:t>
   </x:si>
   <x:si>
     <x:t>Alliant Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DW4Q75</x:t>
   </x:si>
   <x:si>
     <x:t>45</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,060.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>$2,848.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>PNW</x:t>
   </x:si>
   <x:si>
     <x:t>Pinnacle West Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRDSX5</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,058.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$1,912.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>AES</x:t>
   </x:si>
   <x:si>
     <x:t>Aes Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C23KJ3</x:t>
   </x:si>
   <x:si>
     <x:t>125</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,847.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>$1,856.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-595</x:t>
+    <x:t>-149</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-595.41</x:t>
-[...2 lines deleted...]
-    <x:t>-0.25%</x:t>
+    <x:t>$-148.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$936.73</x:t>
-[...2 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$365.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -688,51 +685,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6719378970aa441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1c742b86d880410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra719d5bce8f643eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a65cadad73c4efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6e3180e9f2224c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb47b2ef7443f47d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="46" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1068,63 +1065,63 @@
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
@@ -1358,167 +1355,167 @@
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
@@ -1532,271 +1529,271 @@
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
+      <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F36" s="1" t="s">
+      <x:c r="G36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="2" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>