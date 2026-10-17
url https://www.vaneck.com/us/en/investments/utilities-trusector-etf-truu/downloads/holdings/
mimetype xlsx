--- v5 (2026-09-27)
+++ v6 (2026-10-17)
@@ -1,663 +1,663 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848c16c363d74c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3ebc5cf52f14b37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUU_asof_20260924" sheetId="1" r:id="Rb47b2ef7443f47d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUU_asof_20261015" sheetId="1" r:id="Re3a372f476e64f95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="206">
   <x:si>
-    <x:t>Daily Holdings (%)  09/24/2026</x:t>
+    <x:t>Daily Holdings (%)  10/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>366</x:t>
+    <x:t>363</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,676.92</x:t>
+    <x:t>$28,662.48</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>12.76%</x:t>
+    <x:t>12.59%</x:t>
   </x:si>
   <x:si>
     <x:t>SO</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT9DW0</x:t>
   </x:si>
   <x:si>
-    <x:t>202</x:t>
-[...5 lines deleted...]
-    <x:t>7.72%</x:t>
+    <x:t>200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,836.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.83%</x:t>
   </x:si>
   <x:si>
     <x:t>DUK</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHGDH5</x:t>
   </x:si>
   <x:si>
-    <x:t>137</x:t>
-[...5 lines deleted...]
-    <x:t>7.15%</x:t>
+    <x:t>136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,167.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.10%</x:t>
   </x:si>
   <x:si>
     <x:t>CEG</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014KFRNP7</x:t>
   </x:si>
   <x:si>
-    <x:t>58</x:t>
-[...5 lines deleted...]
-    <x:t>7.00%</x:t>
+    <x:t>57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,675.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.88%</x:t>
   </x:si>
   <x:si>
     <x:t>AEP</x:t>
   </x:si>
   <x:si>
     <x:t>American Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB9KF2</x:t>
   </x:si>
   <x:si>
     <x:t>95</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,169.15</x:t>
-[...2 lines deleted...]
-    <x:t>5.15%</x:t>
+    <x:t>$11,807.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
   </x:si>
   <x:si>
     <x:t>D</x:t>
   </x:si>
   <x:si>
     <x:t>Dominion Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGVW60</x:t>
   </x:si>
   <x:si>
-    <x:t>154</x:t>
-[...5 lines deleted...]
-    <x:t>4.29%</x:t>
+    <x:t>153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,617.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
   </x:si>
   <x:si>
     <x:t>SRE</x:t>
   </x:si>
   <x:si>
     <x:t>Sempra</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2ZCH8</x:t>
   </x:si>
   <x:si>
+    <x:t>114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,340.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,479.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1FQS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,420.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTQ65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,188.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelon Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J6XT05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,646.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Consolidated Edison Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHLYS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,031.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Service Enterprise Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQZMH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,108.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wec Energy Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWP7D9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,044.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameren Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9X8C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,980.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pg&amp;E Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQWPC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,976.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atmos Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRNGM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,754.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Water Works Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TRJ294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,656.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dte Energy Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB29X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,619.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerpoint Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FDBX90</x:t>
+  </x:si>
+  <x:si>
     <x:t>115</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,940.10</x:t>
-[...212 lines deleted...]
-    <x:t>$4,362.48</x:t>
+    <x:t>$4,577.00</x:t>
   </x:si>
   <x:si>
     <x:t>2.01%</x:t>
   </x:si>
   <x:si>
-    <x:t>CNP</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>PPL</x:t>
   </x:si>
   <x:si>
     <x:t>Ppl Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRJL00</x:t>
   </x:si>
   <x:si>
-    <x:t>132</x:t>
-[...2 lines deleted...]
-    <x:t>$4,220.04</x:t>
+    <x:t>131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,516.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>ES</x:t>
   </x:si>
   <x:si>
     <x:t>Eversource Energy</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ87N0</x:t>
   </x:si>
   <x:si>
     <x:t>66</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,210.80</x:t>
-[...2 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>$4,355.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>FE</x:t>
   </x:si>
   <x:si>
     <x:t>Firstenergy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6M98</x:t>
   </x:si>
   <x:si>
     <x:t>91</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,930.29</x:t>
-[...2 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>$4,145.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>NRG</x:t>
   </x:si>
   <x:si>
     <x:t>Nrg Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D8RG11</x:t>
   </x:si>
   <x:si>
     <x:t>37</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,620.45</x:t>
+    <x:t>$3,805.82</x:t>
   </x:si>
   <x:si>
     <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>EIX</x:t>
   </x:si>
   <x:si>
     <x:t>Edison International</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7RKJ5</x:t>
   </x:si>
   <x:si>
     <x:t>67</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,520.18</x:t>
+    <x:t>$3,728.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cms Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFVXX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,681.70</x:t>
   </x:si>
   <x:si>
     <x:t>1.62%</x:t>
   </x:si>
   <x:si>
-    <x:t>CMS</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>NI</x:t>
   </x:si>
   <x:si>
     <x:t>Nisource Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPZBB6</x:t>
   </x:si>
   <x:si>
     <x:t>84</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,286.08</x:t>
-[...2 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>$3,465.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>EVRG</x:t>
   </x:si>
   <x:si>
     <x:t>Evergy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H433CR2</x:t>
   </x:si>
   <x:si>
     <x:t>40</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,106.40</x:t>
+    <x:t>$3,262.80</x:t>
   </x:si>
   <x:si>
     <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>LNT</x:t>
   </x:si>
   <x:si>
     <x:t>Alliant Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DW4Q75</x:t>
   </x:si>
   <x:si>
     <x:t>45</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,848.95</x:t>
-[...2 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>$3,019.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>PNW</x:t>
   </x:si>
   <x:si>
     <x:t>Pinnacle West Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRDSX5</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,912.68</x:t>
-[...2 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>$2,133.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>AES</x:t>
   </x:si>
   <x:si>
     <x:t>Aes Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C23KJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>125</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,856.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-149</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-148.85</x:t>
-[...2 lines deleted...]
-    <x:t>-0.07%</x:t>
+    <x:t>$20.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$365.58</x:t>
-[...2 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>$114.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -685,51 +685,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a65cadad73c4efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6e3180e9f2224c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb47b2ef7443f47d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e794fd19cc546a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8b9b1464a6b64171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re3a372f476e64f95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="46" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1077,155 +1077,155 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
@@ -1251,503 +1251,503 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">