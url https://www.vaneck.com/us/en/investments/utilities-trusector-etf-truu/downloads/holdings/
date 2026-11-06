--- v6 (2026-10-17)
+++ v7 (2026-11-06)
@@ -1,663 +1,666 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3ebc5cf52f14b37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c523d448534e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUU_asof_20261015" sheetId="1" r:id="Re3a372f476e64f95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUU_asof_20261105" sheetId="1" r:id="R362a2cb0141745f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="206">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="207">
+  <x:si>
+    <x:t>Daily Holdings (%)  11/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
     <x:t>363</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,662.48</x:t>
+    <x:t>$32,034.75</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>12.59%</x:t>
+    <x:t>13.53%</x:t>
   </x:si>
   <x:si>
     <x:t>SO</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT9DW0</x:t>
   </x:si>
   <x:si>
     <x:t>200</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,836.00</x:t>
-[...2 lines deleted...]
-    <x:t>7.83%</x:t>
+    <x:t>$18,668.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.88%</x:t>
   </x:si>
   <x:si>
     <x:t>DUK</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHGDH5</x:t>
   </x:si>
   <x:si>
     <x:t>136</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,167.68</x:t>
-[...2 lines deleted...]
-    <x:t>7.10%</x:t>
+    <x:t>$17,690.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.47%</x:t>
   </x:si>
   <x:si>
     <x:t>CEG</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014KFRNP7</x:t>
   </x:si>
   <x:si>
     <x:t>57</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,675.00</x:t>
-[...2 lines deleted...]
-    <x:t>6.88%</x:t>
+    <x:t>$13,660.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
   </x:si>
   <x:si>
     <x:t>AEP</x:t>
   </x:si>
   <x:si>
     <x:t>American Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB9KF2</x:t>
   </x:si>
   <x:si>
     <x:t>95</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,807.55</x:t>
-[...2 lines deleted...]
-    <x:t>5.19%</x:t>
+    <x:t>$12,043.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
   </x:si>
   <x:si>
     <x:t>D</x:t>
   </x:si>
   <x:si>
     <x:t>Dominion Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGVW60</x:t>
   </x:si>
   <x:si>
     <x:t>153</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,617.58</x:t>
-[...2 lines deleted...]
-    <x:t>4.22%</x:t>
+    <x:t>$10,654.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
   </x:si>
   <x:si>
     <x:t>SRE</x:t>
   </x:si>
   <x:si>
     <x:t>Sempra</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2ZCH8</x:t>
   </x:si>
   <x:si>
     <x:t>114</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,340.02</x:t>
-[...2 lines deleted...]
-    <x:t>4.10%</x:t>
+    <x:t>$9,100.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1FQS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,934.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTQ65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,760.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelon Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J6XT05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,375.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Consolidated Edison Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHLYS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,772.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wec Energy Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWP7D9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,744.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Service Enterprise Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQZMH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,359.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>VST</x:t>
   </x:si>
   <x:si>
     <x:t>Vistra Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DXDL6Q1</x:t>
   </x:si>
   <x:si>
     <x:t>55</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,479.35</x:t>
-[...107 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>$6,208.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
   </x:si>
   <x:si>
     <x:t>AEE</x:t>
   </x:si>
   <x:si>
     <x:t>Ameren Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9X8C0</x:t>
   </x:si>
   <x:si>
     <x:t>48</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,980.48</x:t>
-[...2 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>$5,414.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Water Works Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TRJ294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,334.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
   </x:si>
   <x:si>
     <x:t>PCG</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQWPC5</x:t>
   </x:si>
   <x:si>
     <x:t>384</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,976.64</x:t>
+    <x:t>$5,080.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>ATO</x:t>
   </x:si>
   <x:si>
     <x:t>Atmos Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRNGM2</x:t>
   </x:si>
   <x:si>
     <x:t>29</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,754.55</x:t>
-[...17 lines deleted...]
-    <x:t>$4,656.40</x:t>
+    <x:t>$5,075.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dte Energy Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB29X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,855.32</x:t>
   </x:si>
   <x:si>
     <x:t>2.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>DTE</x:t>
-[...14 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>ES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ87N0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,746.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppl Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRJL00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,716.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>CNP</x:t>
   </x:si>
   <x:si>
     <x:t>Centerpoint Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FDBX90</x:t>
   </x:si>
   <x:si>
     <x:t>115</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,577.00</x:t>
-[...38 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>$4,596.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>FE</x:t>
   </x:si>
   <x:si>
     <x:t>Firstenergy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6M98</x:t>
   </x:si>
   <x:si>
     <x:t>91</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,145.05</x:t>
-[...2 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>$4,243.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edison International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D7RKJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,078.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cms Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFVXX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,856.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nisource Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPZBB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,732.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H433CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,496.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alliant Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DW4Q75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,304.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>NRG</x:t>
   </x:si>
   <x:si>
     <x:t>Nrg Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D8RG11</x:t>
   </x:si>
   <x:si>
     <x:t>37</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,805.82</x:t>
-[...89 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>$2,980.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>PNW</x:t>
   </x:si>
   <x:si>
     <x:t>Pinnacle West Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRDSX5</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,133.18</x:t>
-[...2 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$2,180.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>AES</x:t>
   </x:si>
   <x:si>
     <x:t>Aes Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C23KJ3</x:t>
   </x:si>
   <x:si>
     <x:t>124</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,856.28</x:t>
-[...2 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>$1,846.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
+    <x:t>125</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$20.55</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$125.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$114.81</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$178.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -685,51 +688,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e794fd19cc546a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8b9b1464a6b64171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re3a372f476e64f95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f4c952b4260445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3a08fa4584b8468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R362a2cb0141745f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="46" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1123,109 +1126,109 @@
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
@@ -1251,109 +1254,109 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
@@ -1500,80 +1503,80 @@
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
@@ -1703,97 +1706,97 @@
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="2" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>