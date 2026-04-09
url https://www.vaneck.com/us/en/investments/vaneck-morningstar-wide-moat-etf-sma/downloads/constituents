--- v4 (2026-03-19)
+++ v5 (2026-04-09)
@@ -1,384 +1,402 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de3b59623f14a66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1354e8eabd984d77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260228" sheetId="1" r:id="R8cf1ad52bdcf4fe6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260331" sheetId="1" r:id="R35ab52763f3a45a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="112">
-[...1 lines deleted...]
-    <x:t>Strategy Constituents As of  02/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="118">
+  <x:si>
+    <x:t>Strategy Constituents As of  03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.9227165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.8335091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.8199964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7262018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7022935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6412605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6397671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6308545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6209975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5853936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5222782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.432771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4301236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4251948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3701907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3584642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3551968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3519034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3270489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3073696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2090483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2010612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.911799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6773802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6302341</x:t>
+  </x:si>
+  <x:si>
     <x:t>Huntington Ingalls Industries</x:t>
   </x:si>
   <x:si>
-    <x:t>3.5375384</x:t>
+    <x:t>1.594912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5795925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4523832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4272358</x:t>
   </x:si>
   <x:si>
     <x:t>United Parcel Service Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>3.0743533</x:t>
-[...23 lines deleted...]
-    <x:t>2.7380537</x:t>
+    <x:t>1.3908137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3840517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3561165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3530773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3393649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.317798</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>2.7070348</x:t>
-[...29 lines deleted...]
-    <x:t>2.5064187</x:t>
+    <x:t>1.3082193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2917587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2916654</x:t>
   </x:si>
   <x:si>
     <x:t>Boeing Co/The</x:t>
   </x:si>
   <x:si>
-    <x:t>2.4751824</x:t>
-[...53 lines deleted...]
-    <x:t>1.9121816</x:t>
+    <x:t>1.2875319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2829186</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8813005</x:t>
+    <x:t>1.270525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.269773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2361744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.234671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2214181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1961104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1911025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equifax Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1709278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1645343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costar Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.158579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0949397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9978189</x:t>
   </x:si>
   <x:si>
     <x:t>Salesforce Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8530146</x:t>
-[...5 lines deleted...]
-    <x:t>1.8313284</x:t>
+    <x:t>0.9905163</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7814165</x:t>
-[...41 lines deleted...]
-    <x:t>1.5302523</x:t>
+    <x:t>0.9757134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8679788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8569107</x:t>
   </x:si>
   <x:si>
     <x:t>Workday Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4558056</x:t>
-[...119 lines deleted...]
-    <x:t>0.7710759</x:t>
+    <x:t>0.8118127</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -403,56 +421,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d357c80b0e248c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rad2f78dcd4474a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8cf1ad52bdcf4fe6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b03f8d59b604ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R299c567d54064b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R35ab52763f3a45a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:B57"/>
+  <x:dimension ref="A1:B60"/>
   <x:cols>
     <x:col min="1" max="1" width="45" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2" ht="15" customHeight="1">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -863,39 +881,63 @@
     <x:row r="54" spans="1:2" ht="15" customHeight="1">
       <x:c r="A54" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:2" ht="15" customHeight="1">
       <x:c r="A55" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:2" ht="15" customHeight="1">
       <x:c r="A56" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:2" ht="15" customHeight="1">
-      <x:c r="A57" s="2" t="s">
+      <x:c r="A57" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="B57" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A58" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B58" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A59" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B59" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B57" s="2" t="s">
+      <x:c r="B60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:B1"/>
-    <x:mergeCell ref="A57:B57"/>
+    <x:mergeCell ref="A60:B60"/>
   </x:mergeCells>
 </x:worksheet>
 </file>