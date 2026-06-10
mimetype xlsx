--- v0 (2026-05-13)
+++ v1 (2026-06-10)
@@ -1,402 +1,402 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R890dea0eaab1407f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5fdf29e038d4b33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260331" sheetId="1" r:id="Rba9cb696b052494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260531" sheetId="1" r:id="R6cd7c1978bbe44e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="118">
   <x:si>
-    <x:t>Strategy Constituents As of  03/31/2026</x:t>
+    <x:t>Strategy Constituents As of  05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.9106041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.821505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.900116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.8049972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7978392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.649965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5715703</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
-    <x:t>2.9227165</x:t>
-[...5 lines deleted...]
-    <x:t>2.8335091</x:t>
+    <x:t>2.5672127</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>2.8199964</x:t>
-[...5 lines deleted...]
-    <x:t>2.7262018</x:t>
+    <x:t>2.4470139</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>2.7022935</x:t>
+    <x:t>2.4212654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4136976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3559207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3120917</x:t>
   </x:si>
   <x:si>
     <x:t>Clorox Co/The</x:t>
   </x:si>
   <x:si>
-    <x:t>2.6412605</x:t>
+    <x:t>2.2870761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2581311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2164517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1463183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0900331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0072457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9873928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9863307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9751675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9082228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8655451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6784151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6411487</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>2.6397671</x:t>
-[...95 lines deleted...]
-    <x:t>1.911799</x:t>
+    <x:t>1.6373756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6236471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5608348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5060651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.492568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4683366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4404407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4351954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4042103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3867043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3213832</x:t>
   </x:si>
   <x:si>
     <x:t>Northrop Grumman Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6773802</x:t>
-[...5 lines deleted...]
-    <x:t>1.6302341</x:t>
+    <x:t>1.2877852</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries</x:t>
   </x:si>
   <x:si>
-    <x:t>1.594912</x:t>
-[...5 lines deleted...]
-    <x:t>1.5795925</x:t>
+    <x:t>1.2783948</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4523832</x:t>
-[...23 lines deleted...]
-    <x:t>1.3561165</x:t>
+    <x:t>1.2490318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2179255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2126932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.208646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1955527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.174329</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3530773</x:t>
-[...59 lines deleted...]
-    <x:t>1.2361744</x:t>
+    <x:t>1.1440426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1379417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1206261</x:t>
   </x:si>
   <x:si>
     <x:t>Veeva Systems Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>1.234671</x:t>
+    <x:t>1.0633234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equifax Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.996955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9006567</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2214181</x:t>
-[...23 lines deleted...]
-    <x:t>1.1645343</x:t>
+    <x:t>0.8989926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8694217</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>1.158579</x:t>
-[...29 lines deleted...]
-    <x:t>0.8679788</x:t>
+    <x:t>0.8439104</x:t>
   </x:si>
   <x:si>
     <x:t>Servicenow Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8569107</x:t>
+    <x:t>0.8182741</x:t>
   </x:si>
   <x:si>
     <x:t>Workday Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8118127</x:t>
+    <x:t>0.7556087</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -421,51 +421,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eacd3c192304e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R395b997c9c874e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rba9cb696b052494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8a3b63e958f43cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra59f680091a94e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6cd7c1978bbe44e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:B60"/>
   <x:cols>
     <x:col min="1" max="1" width="45" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>3</x:v>
       </x:c>