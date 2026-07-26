--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,402 +1,390 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5fdf29e038d4b33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R673c95264d2e43cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260531" sheetId="1" r:id="R6cd7c1978bbe44e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260630" sheetId="1" r:id="R37ae3ea5ceec4ea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="118">
-[...1 lines deleted...]
-    <x:t>Strategy Constituents As of  05/31/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="114">
+  <x:si>
+    <x:t>Strategy Constituents As of  06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.9309399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6387703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5959929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5916992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4749158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4520774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4449497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4449434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4354155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4103831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.397299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3966912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3936087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3323235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3303371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2828223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2567296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2548835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2518743</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fortinet Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>3.9106041</x:t>
+    <x:t>2.239116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2034273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1804781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1539006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1392675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1095842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0424008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0075004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9789516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8549244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6788217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6443515</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
-    <x:t>3.821505</x:t>
-[...59 lines deleted...]
-    <x:t>2.3559207</x:t>
+    <x:t>1.5911765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4149781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4119039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3876244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3752918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.347205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3350718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3210476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2748349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.263892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.260378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2519791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2179883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2035942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1934449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1734188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guidewire Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1602837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1588308</x:t>
   </x:si>
   <x:si>
     <x:t>Transunion</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3120917</x:t>
-[...149 lines deleted...]
-    <x:t>1.3213832</x:t>
+    <x:t>1.1571811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1450929</x:t>
   </x:si>
   <x:si>
     <x:t>Northrop Grumman Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2877852</x:t>
-[...77 lines deleted...]
-    <x:t>0.9006567</x:t>
+    <x:t>1.1198326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costar Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7336837</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8989926</x:t>
-[...23 lines deleted...]
-    <x:t>0.7556087</x:t>
+    <x:t>0.7135253</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -421,56 +409,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8a3b63e958f43cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra59f680091a94e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6cd7c1978bbe44e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea4d5e599ac4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R12d8e294dcf741ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R37ae3ea5ceec4ea7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:B60"/>
+  <x:dimension ref="A1:B58"/>
   <x:cols>
     <x:col min="1" max="1" width="45" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2" ht="15" customHeight="1">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -889,55 +877,39 @@
     <x:row r="55" spans="1:2" ht="15" customHeight="1">
       <x:c r="A55" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:2" ht="15" customHeight="1">
       <x:c r="A56" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:2" ht="15" customHeight="1">
       <x:c r="A57" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:2" ht="15" customHeight="1">
-      <x:c r="A58" s="1" t="s">
-[...15 lines deleted...]
-      <x:c r="A60" s="2" t="s">
+      <x:c r="A58" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B60" s="2" t="s">
+      <x:c r="B58" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:B1"/>
-    <x:mergeCell ref="A60:B60"/>
+    <x:mergeCell ref="A58:B58"/>
   </x:mergeCells>
 </x:worksheet>
 </file>