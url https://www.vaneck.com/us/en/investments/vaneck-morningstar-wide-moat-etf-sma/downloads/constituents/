--- v2 (2026-07-26)
+++ v3 (2026-08-21)
@@ -1,390 +1,390 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R673c95264d2e43cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cb95c4c80664b59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260630" sheetId="1" r:id="R37ae3ea5ceec4ea7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260731" sheetId="1" r:id="R7faf4ff48e81449e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="114">
   <x:si>
-    <x:t>Strategy Constituents As of  06/30/2026</x:t>
+    <x:t>Strategy Constituents As of  07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6734889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6720718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6389598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6388084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6249797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5991208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5690711</x:t>
+  </x:si>
+  <x:si>
     <x:t>Masco Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>2.9309399</x:t>
-[...11 lines deleted...]
-    <x:t>2.5959929</x:t>
+    <x:t>2.5274239</x:t>
   </x:si>
   <x:si>
     <x:t>Kenvue Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>2.5916992</x:t>
-[...5 lines deleted...]
-    <x:t>2.4749158</x:t>
+    <x:t>2.5263163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4586724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4496035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4257887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4031362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3950363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3338557</x:t>
   </x:si>
   <x:si>
     <x:t>Palo Alto Networks Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>2.4520774</x:t>
-[...35 lines deleted...]
-    <x:t>2.3966912</x:t>
+    <x:t>2.3155744</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3936087</x:t>
-[...5 lines deleted...]
-    <x:t>2.3323235</x:t>
+    <x:t>2.3050514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.290003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.217411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1769405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1644012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1605065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.139274</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3303371</x:t>
-[...17 lines deleted...]
-    <x:t>2.2548835</x:t>
+    <x:t>2.0942535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0332874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.004525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9653038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8534254</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>2.2518743</x:t>
-[...59 lines deleted...]
-    <x:t>1.8549244</x:t>
+    <x:t>1.5658876</x:t>
   </x:si>
   <x:si>
     <x:t>West Pharmaceutical Services Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6788217</x:t>
+    <x:t>1.5473706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5467985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4345748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guidewire Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4158079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3951105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3949386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3749514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.349016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.343605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3205112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.308476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3081178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2865155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2718375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2580602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2453978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2447585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.184245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1780878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1713477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.162405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1431418</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6443515</x:t>
-[...95 lines deleted...]
-    <x:t>1.1934449</x:t>
+    <x:t>1.0838333</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1734188</x:t>
-[...29 lines deleted...]
-    <x:t>1.1198326</x:t>
+    <x:t>1.0822755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0169799</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7336837</x:t>
-[...5 lines deleted...]
-    <x:t>0.7135253</x:t>
+    <x:t>0.7096581</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -409,51 +409,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea4d5e599ac4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R12d8e294dcf741ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R37ae3ea5ceec4ea7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf6a5acbe6c4aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R97a2efe7dcb24b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7faf4ff48e81449e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:B58"/>
   <x:cols>
     <x:col min="1" max="1" width="45" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>3</x:v>
       </x:c>