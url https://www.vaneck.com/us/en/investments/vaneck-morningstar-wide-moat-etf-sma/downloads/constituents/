--- v3 (2026-08-21)
+++ v4 (2026-09-10)
@@ -1,390 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cb95c4c80664b59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2987b54d14f4457a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260731" sheetId="1" r:id="R7faf4ff48e81449e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260831" sheetId="1" r:id="R863673b5169345ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="114">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="4">
   <x:si>
-    <x:t>Strategy Constituents As of  07/31/2026</x:t>
+    <x:t>Strategy Constituents As of  08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
-  </x:si>
-[...328 lines deleted...]
-    <x:t>0.7096581</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -409,507 +79,67 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf6a5acbe6c4aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R97a2efe7dcb24b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7faf4ff48e81449e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18d73c56ea894e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R79beb0d57eec4b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R863673b5169345ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:B58"/>
+  <x:dimension ref="A1:B3"/>
   <x:cols>
-    <x:col min="1" max="1" width="45" customWidth="1"/>
+    <x:col min="1" max="1" width="19" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2" ht="15" customHeight="1">
-      <x:c r="A3" s="1" t="s">
-[...439 lines deleted...]
-      <x:c r="A58" s="2" t="s">
+      <x:c r="A3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B58" s="2" t="s">
+      <x:c r="B3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:B1"/>
-    <x:mergeCell ref="A58:B58"/>
+    <x:mergeCell ref="A3:B3"/>
   </x:mergeCells>
 </x:worksheet>
 </file>