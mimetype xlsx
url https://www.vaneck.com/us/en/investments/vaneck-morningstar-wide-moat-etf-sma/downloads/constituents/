--- v4 (2026-09-10)
+++ v5 (2026-10-02)
@@ -1,60 +1,390 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2987b54d14f4457a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b8c9d783a884d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260831" sheetId="1" r:id="R863673b5169345ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260831" sheetId="1" r:id="R16c71a195298478e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="4">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="114">
   <x:si>
     <x:t>Strategy Constituents As of  08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.3997123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.068477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7446652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7407021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6491916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5421137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5347763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5122338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4794305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4756785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4429218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4240821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4128831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4094088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3536823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3029803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2810529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2461523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1605762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1530187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1444958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1292344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0289841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0088319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9700665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8670861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guidewire Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7852061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7693533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7615267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4815117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4519005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4430949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4331579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4019223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3520969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3503431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3454478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3246447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3177887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3003184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2818964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2706529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.231344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2116518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2060119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1718314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1545712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.122791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1127464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1103976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1060958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0891508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9541703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costar Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7283871</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -79,67 +409,507 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18d73c56ea894e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R79beb0d57eec4b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R863673b5169345ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdcf2dd8169d4588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R246b7315479d4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R16c71a195298478e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:B3"/>
+  <x:dimension ref="A1:B58"/>
   <x:cols>
-    <x:col min="1" max="1" width="19" customWidth="1"/>
+    <x:col min="1" max="1" width="45" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2" ht="15" customHeight="1">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="1" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="B3" s="1" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A4" s="1" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B4" s="1" t="s">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A5" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A6" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B6" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A7" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B7" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A8" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A9" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A10" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A11" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A12" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A13" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A14" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A15" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A16" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A17" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A18" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A19" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A20" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A21" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A22" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A23" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B23" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A24" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A25" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A26" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B26" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A27" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B27" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A28" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A29" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A30" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A31" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A32" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A33" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A34" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A35" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A36" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A37" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A38" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A39" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A40" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A41" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A42" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A43" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B43" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A44" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B44" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A45" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A46" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A47" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B47" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A48" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B48" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A49" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B49" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A50" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A51" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B51" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A52" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A53" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A54" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="B54" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A55" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B55" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A56" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="B56" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A57" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="B57" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:2" ht="15" customHeight="1">
+      <x:c r="A58" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="B58" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:B1"/>
-    <x:mergeCell ref="A3:B3"/>
+    <x:mergeCell ref="A58:B58"/>
   </x:mergeCells>
 </x:worksheet>
 </file>