--- v5 (2026-10-02)
+++ v6 (2026-10-28)
@@ -1,390 +1,384 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b8c9d783a884d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497ed9ed2ba74e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260831" sheetId="1" r:id="R16c71a195298478e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260930" sheetId="1" r:id="Ra1a7b580336e4543"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="114">
-[...1 lines deleted...]
-    <x:t>Strategy Constituents As of  08/31/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="112">
+  <x:si>
+    <x:t>Strategy Constituents As of  09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.0896049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.9115386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.825204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6045819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5451247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5352059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5221899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5025402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4858939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4817183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4815739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4425601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4402356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4330355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4276429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3937022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3768525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3425758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3259892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2883955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.259099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2198209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1810401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1157288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1142184</x:t>
+  </x:si>
+  <x:si>
     <x:t>Veeva Systems Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>3.3997123</x:t>
+    <x:t>2.0244025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4827811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4624842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4488797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4390371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4276141</x:t>
   </x:si>
   <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>3.068477</x:t>
-[...17 lines deleted...]
-    <x:t>2.6491916</x:t>
+    <x:t>1.4190427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4156599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4062595</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
-    <x:t>2.5421137</x:t>
-[...41 lines deleted...]
-    <x:t>2.4128831</x:t>
+    <x:t>1.3747964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3688936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guidewire Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3618382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3480402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3328259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3237265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3082549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3004817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2957456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lockheed Martin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2664977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autozone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2520916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2393279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transdigm Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2292273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2110748</x:t>
   </x:si>
   <x:si>
     <x:t>Masco Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>2.4094088</x:t>
-[...173 lines deleted...]
-    <x:t>1.24755</x:t>
+    <x:t>1.2049555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1896115</x:t>
   </x:si>
   <x:si>
     <x:t>Domino's Pizza Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>1.231344</x:t>
-[...29 lines deleted...]
-    <x:t>1.122791</x:t>
+    <x:t>1.1699228</x:t>
   </x:si>
   <x:si>
     <x:t>Northrop Grumman Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1127464</x:t>
-[...5 lines deleted...]
-    <x:t>1.1103976</x:t>
+    <x:t>1.134002</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1060958</x:t>
-[...17 lines deleted...]
-    <x:t>0.7283871</x:t>
+    <x:t>1.1117716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rollins Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1046808</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -409,56 +403,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdcf2dd8169d4588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R246b7315479d4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R16c71a195298478e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc34f071fad1c4e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Reff8d8cadbae46e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1a7b580336e4543" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:B58"/>
+  <x:dimension ref="A1:B57"/>
   <x:cols>
     <x:col min="1" max="1" width="45" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2" ht="15" customHeight="1">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -869,47 +863,39 @@
     <x:row r="54" spans="1:2" ht="15" customHeight="1">
       <x:c r="A54" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:2" ht="15" customHeight="1">
       <x:c r="A55" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:2" ht="15" customHeight="1">
       <x:c r="A56" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:2" ht="15" customHeight="1">
-      <x:c r="A57" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="A58" s="2" t="s">
+      <x:c r="A57" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B58" s="2" t="s">
+      <x:c r="B57" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:B1"/>
-    <x:mergeCell ref="A58:B58"/>
+    <x:mergeCell ref="A57:B57"/>
   </x:mergeCells>
 </x:worksheet>
 </file>