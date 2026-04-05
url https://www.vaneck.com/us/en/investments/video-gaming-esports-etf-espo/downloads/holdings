--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,597 +1,597 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R855414d2239d4287" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73df68d71fde4192" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260312" sheetId="1" r:id="R52097bd900304a5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260401" sheetId="1" r:id="Rbc88f2ad58a6496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="184">
   <x:si>
-    <x:t>Daily Holdings (%)  03/12/2026</x:t>
+    <x:t>Daily Holdings (%)  04/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCPP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,770,775.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.49%</x:t>
+  </x:si>
+  <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ35N5</x:t>
   </x:si>
   <x:si>
-    <x:t>325,500</x:t>
-[...32 lines deleted...]
-    <x:t>NTES US</x:t>
+    <x:t>306,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,468,725.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTES</x:t>
   </x:si>
   <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX72V8</x:t>
   </x:si>
   <x:si>
-    <x:t>162,790</x:t>
-[...8 lines deleted...]
-    <x:t>EA US</x:t>
+    <x:t>166,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,715,417.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EA</x:t>
   </x:si>
   <x:si>
     <x:t>Electronic Arts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP0KQ8</x:t>
   </x:si>
   <x:si>
-    <x:t>92,871</x:t>
-[...8 lines deleted...]
-    <x:t>GME US</x:t>
+    <x:t>88,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,961,456.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roblox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R1GCT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,661,932.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS1YV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,125,714.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aristocrat Leisure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G2SMB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>417,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,568,518.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unity Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0056JW5G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>614,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,488,293.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3293 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Games System Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KX6VV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>537,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,889,758.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capcom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ8Q27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>568,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,436,911.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konami Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNHYW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,044,608.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJ7P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>453,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,381,423.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
   </x:si>
   <x:si>
     <x:t>Gamestop Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5BF6</x:t>
   </x:si>
   <x:si>
-    <x:t>640,835</x:t>
-[...131 lines deleted...]
-    <x:t>4.51%</x:t>
+    <x:t>499,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,362,656.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259960 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krafton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWX8WX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,745,690.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
   </x:si>
   <x:si>
     <x:t>CDR PW</x:t>
   </x:si>
   <x:si>
     <x:t>Cd Projekt Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D03WZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>165,873</x:t>
-[...5 lines deleted...]
-    <x:t>4.08%</x:t>
+    <x:t>156,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,200,397.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.86%</x:t>
   </x:si>
   <x:si>
     <x:t>3659 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nexon Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CDRZ53</x:t>
   </x:si>
   <x:si>
-    <x:t>576,400</x:t>
-[...23 lines deleted...]
-    <x:t>3.70%</x:t>
+    <x:t>437,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,736,151.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>3888 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsoft Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TF4XZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,320,800</x:t>
-[...5 lines deleted...]
-    <x:t>2.71%</x:t>
+    <x:t>2,172,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,437,107.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2400 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xd Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QTN1L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,676,960.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
   </x:si>
   <x:si>
     <x:t>9684 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Square Enix Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJXQM7</x:t>
   </x:si>
   <x:si>
-    <x:t>422,400</x:t>
-[...5 lines deleted...]
-    <x:t>2.56%</x:t>
+    <x:t>326,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,372,820.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2377 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micro-Star International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CCF9Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,809,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,002,332.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>136 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Ruyi Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5WH4</x:t>
   </x:si>
   <x:si>
-    <x:t>28,420,000</x:t>
-[...59 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>24,248,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,549,045.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>263750 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pearl Abyss Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H5D9CR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,332,611.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>036570 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Ncsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZZ983</x:t>
   </x:si>
   <x:si>
-    <x:t>28,088</x:t>
-[...5 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>26,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,064,845.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIV FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivendi Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC0R46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,748,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,682,330.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>3635 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Koei Tecmo Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXRCM4</x:t>
   </x:si>
   <x:si>
-    <x:t>281,900</x:t>
-[...41 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>266,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,763,506.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,310</x:t>
+    <x:t>1,309</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$.88</x:t>
+    <x:t>$.87</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>4</x:t>
   </x:si>
   <x:si>
     <x:t>$.46</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>8</x:t>
   </x:si>
   <x:si>
-    <x:t>$9.76</x:t>
+    <x:t>$9.85</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-3,280</x:t>
-[...5 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>-34,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-34,206.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,430.19</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$733,834.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -619,51 +619,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f2fd54833d646df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R186c981a2de84d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52097bd900304a5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17af14ffb813497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc3858e0510e344ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc88f2ad58a6496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">