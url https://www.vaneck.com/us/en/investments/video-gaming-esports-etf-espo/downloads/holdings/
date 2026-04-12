--- v0 (2026-04-04)
+++ v1 (2026-04-12)
@@ -1,597 +1,597 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba9bc074990e48e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3be86dc3e7a4d25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260401" sheetId="1" r:id="R846a8970e4e249df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260409" sheetId="1" r:id="R9b22816f880f41e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="184">
   <x:si>
-    <x:t>Daily Holdings (%)  04/01/2026</x:t>
+    <x:t>Daily Holdings (%)  04/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>700 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tencent Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ35N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,996,810.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netease Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX72V8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,813,429.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.20%</x:t>
+  </x:si>
+  <x:si>
     <x:t>7974 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nintendo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPP4</x:t>
   </x:si>
   <x:si>
     <x:t>350,000</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...44 lines deleted...]
-    <x:t>7.09%</x:t>
+    <x:t>$18,787,957.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.19%</x:t>
   </x:si>
   <x:si>
     <x:t>EA</x:t>
   </x:si>
   <x:si>
     <x:t>Electronic Arts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP0KQ8</x:t>
   </x:si>
   <x:si>
     <x:t>88,228</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,961,456.24</x:t>
-[...2 lines deleted...]
-    <x:t>6.80%</x:t>
+    <x:t>$17,839,701.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.82%</x:t>
   </x:si>
   <x:si>
     <x:t>RBLX</x:t>
   </x:si>
   <x:si>
     <x:t>Roblox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001R1GCT0</x:t>
   </x:si>
   <x:si>
     <x:t>271,767</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,661,932.21</x:t>
-[...2 lines deleted...]
-    <x:t>5.93%</x:t>
+    <x:t>$14,993,385.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.73%</x:t>
   </x:si>
   <x:si>
     <x:t>TTWO</x:t>
   </x:si>
   <x:si>
     <x:t>Take-Two Interactive Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS1YV5</x:t>
   </x:si>
   <x:si>
     <x:t>71,270</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,125,714.00</x:t>
-[...2 lines deleted...]
-    <x:t>5.35%</x:t>
+    <x:t>$14,115,023.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
   </x:si>
   <x:si>
     <x:t>ALL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Aristocrat Leisure Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G2SMB6</x:t>
   </x:si>
   <x:si>
     <x:t>417,513</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,568,518.10</x:t>
-[...2 lines deleted...]
-    <x:t>5.14%</x:t>
+    <x:t>$14,004,881.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.36%</x:t>
   </x:si>
   <x:si>
     <x:t>U</x:t>
   </x:si>
   <x:si>
     <x:t>Unity Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0056JW5G6</x:t>
   </x:si>
   <x:si>
     <x:t>614,221</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,488,293.16</x:t>
-[...2 lines deleted...]
-    <x:t>5.11%</x:t>
+    <x:t>$13,248,746.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
   </x:si>
   <x:si>
     <x:t>3293 TT</x:t>
   </x:si>
   <x:si>
     <x:t>International Games System Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KX6VV5</x:t>
   </x:si>
   <x:si>
     <x:t>537,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,889,758.43</x:t>
-[...2 lines deleted...]
-    <x:t>4.88%</x:t>
+    <x:t>$12,982,469.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
   </x:si>
   <x:si>
     <x:t>9697 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ8Q27</x:t>
   </x:si>
   <x:si>
     <x:t>568,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,436,911.14</x:t>
-[...2 lines deleted...]
-    <x:t>4.71%</x:t>
+    <x:t>$11,870,920.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
   </x:si>
   <x:si>
     <x:t>9766 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Konami Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNHYW8</x:t>
   </x:si>
   <x:si>
     <x:t>96,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,044,608.75</x:t>
-[...2 lines deleted...]
-    <x:t>4.56%</x:t>
+    <x:t>$11,646,693.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>499,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,417,573.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>7832 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Bandai Namco Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJ7P9</x:t>
   </x:si>
   <x:si>
     <x:t>453,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,381,423.05</x:t>
-[...20 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>$11,284,763.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDR PW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cd Projekt Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D03WZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,519,755.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
   </x:si>
   <x:si>
     <x:t>259960 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Krafton Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWX8WX3</x:t>
   </x:si>
   <x:si>
     <x:t>61,576</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,745,690.55</x:t>
-[...20 lines deleted...]
-    <x:t>3.86%</x:t>
+    <x:t>$9,880,679.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.78%</x:t>
   </x:si>
   <x:si>
     <x:t>3659 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nexon Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CDRZ53</x:t>
   </x:si>
   <x:si>
     <x:t>437,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,736,151.67</x:t>
-[...2 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>$7,704,548.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>3888 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsoft Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TF4XZ9</x:t>
   </x:si>
   <x:si>
     <x:t>2,172,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,437,107.21</x:t>
+    <x:t>$6,372,833.80</x:t>
   </x:si>
   <x:si>
     <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>2400 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Xd Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QTN1L48</x:t>
   </x:si>
   <x:si>
     <x:t>690,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,676,960.75</x:t>
-[...2 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>$5,530,517.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>9684 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Square Enix Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJXQM7</x:t>
   </x:si>
   <x:si>
     <x:t>326,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,372,820.60</x:t>
+    <x:t>$5,318,737.49</x:t>
   </x:si>
   <x:si>
     <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>2377 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Micro-Star International Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CCF9Y6</x:t>
   </x:si>
   <x:si>
     <x:t>1,809,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,002,332.16</x:t>
-[...2 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>$5,254,449.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>136 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Ruyi Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5WH4</x:t>
   </x:si>
   <x:si>
     <x:t>24,248,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,549,045.59</x:t>
-[...2 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>$4,812,780.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>036570 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ncsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZZ983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,171,693.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIV FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivendi Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC0R46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,748,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,105,978.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>263750 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Pearl Abyss Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H5D9CR3</x:t>
   </x:si>
   <x:si>
     <x:t>90,353</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,332,611.39</x:t>
-[...38 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>$3,442,889.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>3635 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Koei Tecmo Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXRCM4</x:t>
   </x:si>
   <x:si>
     <x:t>266,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,763,506.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>$2,666,545.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>1,309</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$.87</x:t>
+    <x:t>$.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>4</x:t>
   </x:si>
   <x:si>
     <x:t>$.46</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>8</x:t>
   </x:si>
   <x:si>
-    <x:t>$9.85</x:t>
+    <x:t>$9.90</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-34,207</x:t>
   </x:si>
   <x:si>
     <x:t>$-34,206.80</x:t>
   </x:si>
   <x:si>
     <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$733,834.06</x:t>
-[...2 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$702,886.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -619,51 +619,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f14b81e68e64cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R848065d59d734eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R846a8970e4e249df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ced7c54f164bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1fce363cf0fc45e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b22816f880f41e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">