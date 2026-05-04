--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1,597 +1,597 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3be86dc3e7a4d25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb442a92e115040ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260409" sheetId="1" r:id="R9b22816f880f41e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260501" sheetId="1" r:id="Rc87664769d6e4419"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="184">
   <x:si>
-    <x:t>Daily Holdings (%)  04/09/2026</x:t>
+    <x:t>Daily Holdings (%)  05/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>NTES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netease Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX72V8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,924,817.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.39%</x:t>
+  </x:si>
+  <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ35N5</x:t>
   </x:si>
   <x:si>
-    <x:t>306,400</x:t>
-[...29 lines deleted...]
-    <x:t>7.20%</x:t>
+    <x:t>295,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,026,336.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electronic Arts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP0KQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,211,601.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.72%</x:t>
   </x:si>
   <x:si>
     <x:t>7974 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nintendo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPP4</x:t>
   </x:si>
   <x:si>
-    <x:t>350,000</x:t>
-[...23 lines deleted...]
-    <x:t>6.82%</x:t>
+    <x:t>338,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,364,825.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unity Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0056JW5G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>593,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,090,450.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS1YV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,866,752.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aristocrat Leisure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G2SMB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>403,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,858,021.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>481,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,785,390.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3293 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Games System Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KX6VV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>524,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,470,059.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
   </x:si>
   <x:si>
     <x:t>RBLX</x:t>
   </x:si>
   <x:si>
     <x:t>Roblox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001R1GCT0</x:t>
   </x:si>
   <x:si>
-    <x:t>271,767</x:t>
-[...77 lines deleted...]
-    <x:t>4.97%</x:t>
+    <x:t>262,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,842,788.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
   </x:si>
   <x:si>
     <x:t>9697 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ8Q27</x:t>
   </x:si>
   <x:si>
-    <x:t>568,700</x:t>
-[...5 lines deleted...]
-    <x:t>4.54%</x:t>
+    <x:t>548,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,730,001.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDR PW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cd Projekt Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D03WZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,550,392.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
   </x:si>
   <x:si>
     <x:t>9766 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Konami Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNHYW8</x:t>
   </x:si>
   <x:si>
-    <x:t>96,100</x:t>
-[...20 lines deleted...]
-    <x:t>$11,417,573.06</x:t>
+    <x:t>92,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,206,770.16</x:t>
   </x:si>
   <x:si>
     <x:t>4.37%</x:t>
   </x:si>
   <x:si>
+    <x:t>259960 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krafton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWX8WX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,790,252.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.21%</x:t>
+  </x:si>
+  <x:si>
     <x:t>7832 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Bandai Namco Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJ7P9</x:t>
   </x:si>
   <x:si>
-    <x:t>453,200</x:t>
-[...41 lines deleted...]
-    <x:t>3.78%</x:t>
+    <x:t>437,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,031,610.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
   </x:si>
   <x:si>
     <x:t>3659 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nexon Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CDRZ53</x:t>
   </x:si>
   <x:si>
-    <x:t>437,600</x:t>
-[...5 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>422,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,996,160.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>3888 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsoft Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TF4XZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,172,800</x:t>
-[...5 lines deleted...]
-    <x:t>2.44%</x:t>
+    <x:t>2,097,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,212,327.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2377 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micro-Star International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CCF9Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,763,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,497,730.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
   </x:si>
   <x:si>
     <x:t>2400 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Xd Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QTN1L48</x:t>
   </x:si>
   <x:si>
-    <x:t>690,800</x:t>
-[...5 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>666,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,362,517.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>9684 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Square Enix Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJXQM7</x:t>
   </x:si>
   <x:si>
-    <x:t>326,700</x:t>
-[...23 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>315,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,922,914.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>036570 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ncsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZZ983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,760,153.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>136 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Ruyi Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5WH4</x:t>
   </x:si>
   <x:si>
-    <x:t>24,248,000</x:t>
-[...23 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>23,408,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,387,475.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>VIV FP</x:t>
   </x:si>
   <x:si>
     <x:t>Vivendi Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC0R46</x:t>
   </x:si>
   <x:si>
-    <x:t>1,748,070</x:t>
-[...5 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>1,687,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,936,702.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>263750 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Pearl Abyss Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H5D9CR3</x:t>
   </x:si>
   <x:si>
-    <x:t>90,353</x:t>
-[...5 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>87,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,467,681.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>3635 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Koei Tecmo Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXRCM4</x:t>
   </x:si>
   <x:si>
-    <x:t>266,400</x:t>
-[...5 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>257,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,491,776.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>1,309</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
     <x:t>$.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>4</x:t>
   </x:si>
   <x:si>
     <x:t>$.46</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>8</x:t>
   </x:si>
   <x:si>
-    <x:t>$9.90</x:t>
+    <x:t>$9.97</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-34,207</x:t>
-[...5 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>-102,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-102,519.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$702,886.79</x:t>
-[...2 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>$505,463.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -619,51 +619,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ced7c54f164bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1fce363cf0fc45e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b22816f880f41e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3880312b21d4a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R366e5d5ebed24435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc87664769d6e4419" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1457,138 +1457,138 @@
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">