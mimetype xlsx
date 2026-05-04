--- v2 (2026-05-04)
+++ v3 (2026-05-04)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb442a92e115040ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac9a844433b40c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260501" sheetId="1" r:id="Rc87664769d6e4419"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260501" sheetId="1" r:id="Rf580677c87924868"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="184">
   <x:si>
     <x:t>Daily Holdings (%)  05/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -619,51 +619,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3880312b21d4a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R366e5d5ebed24435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc87664769d6e4419" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25e1339953c24607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R71c4436383c645a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf580677c87924868" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">