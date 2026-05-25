--- v3 (2026-05-04)
+++ v4 (2026-05-25)
@@ -1,597 +1,588 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac9a844433b40c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf931ffb07dc84177" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260501" sheetId="1" r:id="Rf580677c87924868"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260521" sheetId="1" r:id="R28b72cf5b3a54e8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="184">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="181">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NTES</x:t>
   </x:si>
   <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX72V8</x:t>
   </x:si>
   <x:si>
-    <x:t>160,407</x:t>
+    <x:t>160,118</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,924,817.86</x:t>
+    <x:t>$18,307,892.12</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.39%</x:t>
+    <x:t>7.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electronic Arts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP0KQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,192,864.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.88%</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ35N5</x:t>
   </x:si>
   <x:si>
-    <x:t>295,800</x:t>
-[...20 lines deleted...]
-    <x:t>$17,211,601.12</x:t>
+    <x:t>297,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,798,041.66</x:t>
   </x:si>
   <x:si>
     <x:t>6.72%</x:t>
   </x:si>
   <x:si>
+    <x:t>TTWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS1YV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,354,667.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.54%</x:t>
+  </x:si>
+  <x:si>
     <x:t>7974 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nintendo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPP4</x:t>
   </x:si>
   <x:si>
-    <x:t>338,000</x:t>
-[...5 lines deleted...]
-    <x:t>6.39%</x:t>
+    <x:t>337,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,426,403.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.17%</x:t>
   </x:si>
   <x:si>
     <x:t>U</x:t>
   </x:si>
   <x:si>
     <x:t>Unity Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0056JW5G6</x:t>
   </x:si>
   <x:si>
-    <x:t>593,087</x:t>
-[...23 lines deleted...]
-    <x:t>5.80%</x:t>
+    <x:t>592,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,120,165.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.05%</x:t>
   </x:si>
   <x:si>
     <x:t>ALL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Aristocrat Leisure Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G2SMB6</x:t>
   </x:si>
   <x:si>
-    <x:t>403,147</x:t>
-[...5 lines deleted...]
-    <x:t>5.41%</x:t>
+    <x:t>402,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,752,419.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3293 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Games System Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KX6VV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>522,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,218,641.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roblox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R1GCT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,086,050.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konami Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNHYW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,364,061.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capcom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ8Q27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>553,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,111,290.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
   </x:si>
   <x:si>
     <x:t>GME</x:t>
   </x:si>
   <x:si>
     <x:t>Gamestop Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5BF6</x:t>
   </x:si>
   <x:si>
-    <x:t>481,922</x:t>
-[...59 lines deleted...]
-    <x:t>4.58%</x:t>
+    <x:t>485,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,908,527.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
   </x:si>
   <x:si>
     <x:t>CDR PW</x:t>
   </x:si>
   <x:si>
     <x:t>Cd Projekt Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D03WZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>150,797</x:t>
-[...23 lines deleted...]
-    <x:t>4.37%</x:t>
+    <x:t>151,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,601,561.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJ7P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>440,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,457,045.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.18%</x:t>
   </x:si>
   <x:si>
     <x:t>259960 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Krafton Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWX8WX3</x:t>
   </x:si>
   <x:si>
-    <x:t>59,985</x:t>
-[...23 lines deleted...]
-    <x:t>3.92%</x:t>
+    <x:t>59,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,301,428.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2377 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micro-Star International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CCF9Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,757,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,283,587.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>3659 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nexon Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CDRZ53</x:t>
   </x:si>
   <x:si>
-    <x:t>422,400</x:t>
-[...5 lines deleted...]
-    <x:t>2.73%</x:t>
+    <x:t>425,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,090,157.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>3888 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsoft Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TF4XZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,097,600</x:t>
-[...23 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>2,111,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,751,252.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9684 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Square Enix Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJXQM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,455,277.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>036570 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ncsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZZ983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,540,971.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIV FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivendi Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC0R46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,684,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,523,159.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>2400 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Xd Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QTN1L48</x:t>
   </x:si>
   <x:si>
-    <x:t>666,800</x:t>
-[...41 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>671,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,486,898.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>136 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Ruyi Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5WH4</x:t>
   </x:si>
   <x:si>
-    <x:t>23,408,000</x:t>
-[...23 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>23,560,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,459,282.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>263750 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Pearl Abyss Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H5D9CR3</x:t>
   </x:si>
   <x:si>
-    <x:t>87,322</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>87,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,657,156.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>3635 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Koei Tecmo Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXRCM4</x:t>
   </x:si>
   <x:si>
-    <x:t>257,200</x:t>
-[...8 lines deleted...]
-    <x:t>-KRW CASH-</x:t>
+    <x:t>259,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,488,730.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,309</x:t>
+    <x:t>4</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$.88</x:t>
+    <x:t>$.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-HKD CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>8</x:t>
-[...2 lines deleted...]
-    <x:t>$9.97</x:t>
+    <x:t>31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35.60</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-102,520</x:t>
-[...5 lines deleted...]
-    <x:t>-0.04%</x:t>
+    <x:t>-2,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-2,955.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$505,463.13</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$292,279.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -619,56 +610,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25e1339953c24607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R71c4436383c645a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf580677c87924868" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97724fe7912b4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R28869923d6b34569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R28b72cf5b3a54e8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I34"/>
+  <x:dimension ref="A1:I33"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1533,123 +1524,94 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A33" s="1">
-[...14 lines deleted...]
-      <x:c r="F33" s="1" t="s">
+      <x:c r="A33" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="G33" s="1" t="s">
-[...34 lines deleted...]
-      <x:c r="I34" s="2" t="s">
+      <x:c r="B33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A34:I34"/>
+    <x:mergeCell ref="A33:I33"/>
   </x:mergeCells>
 </x:worksheet>
 </file>