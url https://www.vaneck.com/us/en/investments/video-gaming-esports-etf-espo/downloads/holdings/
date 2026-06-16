--- v4 (2026-05-25)
+++ v5 (2026-06-16)
@@ -1,588 +1,597 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf931ffb07dc84177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb00e66f4e99d43b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260521" sheetId="1" r:id="R28b72cf5b3a54e8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260615" sheetId="1" r:id="R43411835cf1141ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="181">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/21/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="184">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NTES</x:t>
   </x:si>
   <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX72V8</x:t>
   </x:si>
   <x:si>
-    <x:t>160,118</x:t>
+    <x:t>154,392</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,307,892.12</x:t>
+    <x:t>$19,442,584.56</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.32%</x:t>
+    <x:t>8.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tencent Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ35N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>287,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,025,756.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.09%</x:t>
   </x:si>
   <x:si>
     <x:t>EA</x:t>
   </x:si>
   <x:si>
     <x:t>Electronic Arts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP0KQ8</x:t>
   </x:si>
   <x:si>
-    <x:t>85,168</x:t>
-[...23 lines deleted...]
-    <x:t>6.72%</x:t>
+    <x:t>82,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,676,558.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unity Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0056JW5G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>570,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,263,488.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aristocrat Leisure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G2SMB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>388,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,540,238.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCPP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>325,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,498,053.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.04%</x:t>
   </x:si>
   <x:si>
     <x:t>TTWO</x:t>
   </x:si>
   <x:si>
     <x:t>Take-Two Interactive Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS1YV5</x:t>
   </x:si>
   <x:si>
-    <x:t>68,694</x:t>
-[...59 lines deleted...]
-    <x:t>5.90%</x:t>
+    <x:t>66,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,322,642.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
   </x:si>
   <x:si>
     <x:t>3293 TT</x:t>
   </x:si>
   <x:si>
     <x:t>International Games System Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KX6VV5</x:t>
   </x:si>
   <x:si>
-    <x:t>522,000</x:t>
-[...5 lines deleted...]
-    <x:t>4.89%</x:t>
+    <x:t>504,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,052,071.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.02%</x:t>
   </x:si>
   <x:si>
     <x:t>RBLX</x:t>
   </x:si>
   <x:si>
     <x:t>Roblox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001R1GCT0</x:t>
   </x:si>
   <x:si>
-    <x:t>261,943</x:t>
-[...5 lines deleted...]
-    <x:t>4.83%</x:t>
+    <x:t>252,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,532,665.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>9766 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Konami Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNHYW8</x:t>
   </x:si>
   <x:si>
-    <x:t>92,600</x:t>
-[...5 lines deleted...]
-    <x:t>4.55%</x:t>
+    <x:t>89,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,600,076.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>467,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,167,689.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJ7P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,498,778.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>9697 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ8Q27</x:t>
   </x:si>
   <x:si>
-    <x:t>553,300</x:t>
-[...23 lines deleted...]
-    <x:t>4.36%</x:t>
+    <x:t>533,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,293,347.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259960 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krafton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWX8WX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,110,309.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
   </x:si>
   <x:si>
     <x:t>CDR PW</x:t>
   </x:si>
   <x:si>
     <x:t>Cd Projekt Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D03WZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>151,773</x:t>
-[...41 lines deleted...]
-    <x:t>4.12%</x:t>
+    <x:t>146,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,903,249.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.71%</x:t>
   </x:si>
   <x:si>
     <x:t>2377 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Micro-Star International Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CCF9Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,757,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>1,695,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,586,596.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3888 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingsoft Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TF4XZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,035,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,170,374.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>3659 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nexon Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CDRZ53</x:t>
   </x:si>
   <x:si>
-    <x:t>425,800</x:t>
-[...23 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>410,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,660,241.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>9684 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Square Enix Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJXQM7</x:t>
   </x:si>
   <x:si>
-    <x:t>317,900</x:t>
-[...5 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>306,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,699,473.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Ruyi Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5WH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,720,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,557,002.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>036570 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Ncsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZZ983</x:t>
   </x:si>
   <x:si>
-    <x:t>25,678</x:t>
-[...5 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>24,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,308,002.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2400 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xd Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QTN1L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>647,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,092,354.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>VIV FP</x:t>
   </x:si>
   <x:si>
     <x:t>Vivendi Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC0R46</x:t>
   </x:si>
   <x:si>
-    <x:t>1,684,882</x:t>
-[...41 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>1,624,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,042,214.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3635 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koei Tecmo Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXRCM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,264,448.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>263750 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Pearl Abyss Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H5D9CR3</x:t>
   </x:si>
   <x:si>
-    <x:t>87,087</x:t>
-[...23 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>83,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,222,122.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>4</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>$.46</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>31</x:t>
   </x:si>
   <x:si>
-    <x:t>$35.60</x:t>
+    <x:t>$35.65</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-2,956</x:t>
-[...2 lines deleted...]
-    <x:t>$-2,955.84</x:t>
+    <x:t>-4,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-4,920.40</x:t>
   </x:si>
   <x:si>
     <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$292,279.87</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$491,017.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -610,56 +619,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97724fe7912b4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R28869923d6b34569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R28b72cf5b3a54e8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra94672af55194fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6ef67c91a6044e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R43411835cf1141ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I33"/>
+  <x:dimension ref="A1:I34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1524,94 +1533,123 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F32" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="H32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I32" s="1" t="s">
+    </x:row>
+    <x:row r="33" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A33" s="1">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A33" s="2" t="s">
+      <x:c r="D33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="B33" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I33" s="2" t="s">
+      <x:c r="G33" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A34" s="2" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="B34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A33:I33"/>
+    <x:mergeCell ref="A34:I34"/>
   </x:mergeCells>
 </x:worksheet>
 </file>