--- v5 (2026-06-16)
+++ v6 (2026-06-16)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb00e66f4e99d43b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ceff282d27044e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260615" sheetId="1" r:id="R43411835cf1141ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260615" sheetId="1" r:id="R241730461efa4d7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="184">
   <x:si>
     <x:t>Daily Holdings (%)  06/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -619,51 +619,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra94672af55194fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6ef67c91a6044e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R43411835cf1141ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R667c31e7c01b41f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd86d29602df646bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R241730461efa4d7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">