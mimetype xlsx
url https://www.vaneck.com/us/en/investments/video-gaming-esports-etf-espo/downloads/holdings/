--- v6 (2026-06-16)
+++ v7 (2026-06-27)
@@ -1,597 +1,594 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ceff282d27044e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656b50eaf3ba4934" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260615" sheetId="1" r:id="R241730461efa4d7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260625" sheetId="1" r:id="Rdea51991e10f4357"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="184">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="183">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NTES</x:t>
   </x:si>
   <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX72V8</x:t>
   </x:si>
   <x:si>
-    <x:t>154,392</x:t>
+    <x:t>148,077</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,442,584.56</x:t>
+    <x:t>$17,002,201.14</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.10%</x:t>
+    <x:t>7.50%</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ35N5</x:t>
   </x:si>
   <x:si>
-    <x:t>287,100</x:t>
-[...5 lines deleted...]
-    <x:t>7.09%</x:t>
+    <x:t>306,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,385,471.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS1YV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,811,857.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCPP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>362,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,260,345.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.73%</x:t>
   </x:si>
   <x:si>
     <x:t>EA</x:t>
   </x:si>
   <x:si>
     <x:t>Electronic Arts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP0KQ8</x:t>
   </x:si>
   <x:si>
-    <x:t>82,102</x:t>
-[...5 lines deleted...]
-    <x:t>6.95%</x:t>
+    <x:t>74,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,215,328.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roblox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R1GCT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>307,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,283,991.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aristocrat Leisure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G2SMB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>307,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,549,323.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.54%</x:t>
   </x:si>
   <x:si>
     <x:t>U</x:t>
   </x:si>
   <x:si>
     <x:t>Unity Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0056JW5G6</x:t>
   </x:si>
   <x:si>
-    <x:t>570,849</x:t>
-[...59 lines deleted...]
-    <x:t>5.97%</x:t>
+    <x:t>392,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,474,566.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJ7P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>450,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,296,183.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capcom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ8Q27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,193,821.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
   </x:si>
   <x:si>
     <x:t>3293 TT</x:t>
   </x:si>
   <x:si>
     <x:t>International Games System Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KX6VV5</x:t>
   </x:si>
   <x:si>
-    <x:t>504,000</x:t>
-[...23 lines deleted...]
-    <x:t>4.80%</x:t>
+    <x:t>416,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,887,468.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>466,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,797,446.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDR PW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cd Projekt Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D03WZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,384,928.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
   </x:si>
   <x:si>
     <x:t>9766 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Konami Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNHYW8</x:t>
   </x:si>
   <x:si>
-    <x:t>89,200</x:t>
-[...59 lines deleted...]
-    <x:t>3.87%</x:t>
+    <x:t>86,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,219,227.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
   </x:si>
   <x:si>
     <x:t>259960 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Krafton Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWX8WX3</x:t>
   </x:si>
   <x:si>
-    <x:t>57,686</x:t>
-[...23 lines deleted...]
-    <x:t>3.71%</x:t>
+    <x:t>60,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,161,704.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
   </x:si>
   <x:si>
     <x:t>2377 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Micro-Star International Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CCF9Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,695,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.16%</x:t>
+    <x:t>1,838,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,636,543.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
   </x:si>
   <x:si>
     <x:t>3888 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsoft Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TF4XZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,035,400</x:t>
-[...2 lines deleted...]
-    <x:t>$6,170,374.24</x:t>
+    <x:t>2,114,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,828,128.03</x:t>
   </x:si>
   <x:si>
     <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>3659 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nexon Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CDRZ53</x:t>
   </x:si>
   <x:si>
-    <x:t>410,600</x:t>
-[...5 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>386,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,051,427.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Ruyi Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5WH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,532,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,332,387.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>036570 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ncsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZZ983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,046,281.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIV FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivendi Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC0R46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,558,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,865,050.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2400 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xd Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QTN1L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,864,224.68</x:t>
   </x:si>
   <x:si>
     <x:t>9684 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Square Enix Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJXQM7</x:t>
   </x:si>
   <x:si>
-    <x:t>306,500</x:t>
-[...95 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>223,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,263,665.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTGB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modern Times Group Mtg Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW1RR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,600,394.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>263750 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Pearl Abyss Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H5D9CR3</x:t>
   </x:si>
   <x:si>
-    <x:t>83,974</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>91,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,087,961.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,122,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,122,082.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...5 lines deleted...]
-    <x:t>Cash Bal</x:t>
+    <x:t>10</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>4</x:t>
-[...2 lines deleted...]
-    <x:t>$.46</x:t>
+    <x:t>7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.92</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>31</x:t>
-[...14 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69.88</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$491,017.14</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$-1,348,206.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -619,51 +616,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R667c31e7c01b41f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd86d29602df646bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R241730461efa4d7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27fd4e474d924d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf6202c9bf8ab493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdea51991e10f4357" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1359,288 +1356,288 @@
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F33" s="1" t="s">
+      <x:c r="G33" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="2" t="s">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>