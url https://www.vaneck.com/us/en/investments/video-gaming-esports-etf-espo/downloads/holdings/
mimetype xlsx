--- v7 (2026-06-27)
+++ v8 (2026-07-17)
@@ -1,594 +1,597 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656b50eaf3ba4934" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621115ea36e5411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260625" sheetId="1" r:id="Rdea51991e10f4357"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260716" sheetId="1" r:id="Re2b801a9538944f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="183">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/25/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="184">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NTES</x:t>
   </x:si>
   <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX72V8</x:t>
   </x:si>
   <x:si>
     <x:t>148,077</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,002,201.14</x:t>
+    <x:t>$19,298,875.41</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.50%</x:t>
+    <x:t>7.94%</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ35N5</x:t>
   </x:si>
   <x:si>
     <x:t>306,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,385,471.10</x:t>
-[...2 lines deleted...]
-    <x:t>7.23%</x:t>
+    <x:t>$18,821,197.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roblox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R1GCT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>307,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,630,273.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.84%</x:t>
   </x:si>
   <x:si>
     <x:t>TTWO</x:t>
   </x:si>
   <x:si>
     <x:t>Take-Two Interactive Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS1YV5</x:t>
   </x:si>
   <x:si>
     <x:t>66,236</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,811,857.92</x:t>
-[...2 lines deleted...]
-    <x:t>6.97%</x:t>
+    <x:t>$15,868,158.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.52%</x:t>
   </x:si>
   <x:si>
     <x:t>7974 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nintendo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPP4</x:t>
   </x:si>
   <x:si>
     <x:t>362,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,260,345.68</x:t>
-[...2 lines deleted...]
-    <x:t>6.73%</x:t>
+    <x:t>$15,725,029.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.47%</x:t>
   </x:si>
   <x:si>
     <x:t>EA</x:t>
   </x:si>
   <x:si>
     <x:t>Electronic Arts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP0KQ8</x:t>
   </x:si>
   <x:si>
     <x:t>74,319</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,215,328.87</x:t>
-[...20 lines deleted...]
-    <x:t>6.30%</x:t>
+    <x:t>$15,446,460.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.35%</x:t>
   </x:si>
   <x:si>
     <x:t>ALL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Aristocrat Leisure Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G2SMB6</x:t>
   </x:si>
   <x:si>
     <x:t>307,418</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,549,323.51</x:t>
-[...2 lines deleted...]
-    <x:t>5.54%</x:t>
+    <x:t>$13,332,854.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.48%</x:t>
   </x:si>
   <x:si>
     <x:t>U</x:t>
   </x:si>
   <x:si>
     <x:t>Unity Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0056JW5G6</x:t>
   </x:si>
   <x:si>
     <x:t>392,159</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,474,566.89</x:t>
-[...2 lines deleted...]
-    <x:t>4.62%</x:t>
+    <x:t>$11,839,280.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capcom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ8Q27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,493,893.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
   </x:si>
   <x:si>
     <x:t>7832 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Bandai Namco Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJ7P9</x:t>
   </x:si>
   <x:si>
     <x:t>450,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,296,183.99</x:t>
-[...20 lines deleted...]
-    <x:t>4.50%</x:t>
+    <x:t>$11,364,240.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>466,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,221,800.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259960 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krafton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWX8WX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,799,546.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDR PW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cd Projekt Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D03WZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,768,096.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konami Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNHYW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,612,801.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>3293 TT</x:t>
   </x:si>
   <x:si>
     <x:t>International Games System Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KX6VV5</x:t>
   </x:si>
   <x:si>
     <x:t>416,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,887,468.78</x:t>
-[...74 lines deleted...]
-    <x:t>3.60%</x:t>
+    <x:t>$8,981,577.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
   </x:si>
   <x:si>
     <x:t>2377 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Micro-Star International Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CCF9Y6</x:t>
   </x:si>
   <x:si>
     <x:t>1,838,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,636,543.28</x:t>
-[...2 lines deleted...]
-    <x:t>3.37%</x:t>
+    <x:t>$8,154,880.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
   </x:si>
   <x:si>
     <x:t>3888 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsoft Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TF4XZ9</x:t>
   </x:si>
   <x:si>
     <x:t>2,114,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,828,128.03</x:t>
-[...2 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>$6,627,243.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>3659 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nexon Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CDRZ53</x:t>
   </x:si>
   <x:si>
     <x:t>386,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,051,427.07</x:t>
+    <x:t>$5,429,602.98</x:t>
   </x:si>
   <x:si>
     <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>136 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Ruyi Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5WH4</x:t>
   </x:si>
   <x:si>
     <x:t>24,532,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,332,387.34</x:t>
-[...2 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>$4,754,419.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>036570 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Ncsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZZ983</x:t>
   </x:si>
   <x:si>
     <x:t>26,871</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,046,281.06</x:t>
-[...2 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>$4,012,749.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2400 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xd Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QTN1L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,973,072.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9684 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Square Enix Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJXQM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,433,084.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>VIV FP</x:t>
   </x:si>
   <x:si>
     <x:t>Vivendi Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC0R46</x:t>
   </x:si>
   <x:si>
     <x:t>1,558,088</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,865,050.16</x:t>
-[...35 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>$3,395,696.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>MTGB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Modern Times Group Mtg Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW1RR6</x:t>
   </x:si>
   <x:si>
     <x:t>206,407</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,600,394.07</x:t>
-[...2 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>$2,552,321.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>263750 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Pearl Abyss Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H5D9CR3</x:t>
   </x:si>
   <x:si>
     <x:t>91,132</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,087,961.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>$2,102,312.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>3,122,083</x:t>
+    <x:t>171,750</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,122,082.88</x:t>
-[...2 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>$171,749.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>10</x:t>
-[...2 lines deleted...]
-    <x:t>$.00</x:t>
+    <x:t>1,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>7</x:t>
-[...2 lines deleted...]
-    <x:t>$.92</x:t>
+    <x:t>4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.46</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>61</x:t>
-[...2 lines deleted...]
-    <x:t>$69.88</x:t>
+    <x:t>32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36.71</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,348,206.38</x:t>
-[...2 lines deleted...]
-    <x:t>-1.28%</x:t>
+    <x:t>$399,356.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -616,51 +619,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27fd4e474d924d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf6202c9bf8ab493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdea51991e10f4357" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R980b14dfd4cb4cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4f4bf3334e784e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2b801a9538944f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1356,288 +1359,288 @@
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="2" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>