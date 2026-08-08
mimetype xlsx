--- v8 (2026-07-17)
+++ v9 (2026-08-08)
@@ -1,597 +1,579 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621115ea36e5411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ab7e77cc52421a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260716" sheetId="1" r:id="Re2b801a9538944f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260806" sheetId="1" r:id="Rc58713348bb74fd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="184">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/16/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="178">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NTES</x:t>
   </x:si>
   <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX72V8</x:t>
   </x:si>
   <x:si>
-    <x:t>148,077</x:t>
+    <x:t>155,162</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,298,875.41</x:t>
+    <x:t>$20,226,918.32</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.94%</x:t>
+    <x:t>8.08%</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ35N5</x:t>
   </x:si>
   <x:si>
-    <x:t>306,800</x:t>
-[...5 lines deleted...]
-    <x:t>7.74%</x:t>
+    <x:t>321,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,598,492.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCPP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>379,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,488,503.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unity Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0056JW5G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>410,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,769,808.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS1YV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,134,580.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aristocrat Leisure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G2SMB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,009,333.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capcom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ8Q27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>598,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,868,234.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJ7P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>472,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,537,955.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.81%</x:t>
   </x:si>
   <x:si>
     <x:t>RBLX</x:t>
   </x:si>
   <x:si>
     <x:t>Roblox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001R1GCT0</x:t>
   </x:si>
   <x:si>
-    <x:t>307,911</x:t>
-[...131 lines deleted...]
-    <x:t>4.67%</x:t>
+    <x:t>322,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,628,089.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konami Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNHYW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,600,972.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDR PW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cd Projekt Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D03WZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,043,991.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3293 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Games System Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KX6VV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>435,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,602,821.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259960 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krafton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWX8WX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,264,419.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
   </x:si>
   <x:si>
     <x:t>GME</x:t>
   </x:si>
   <x:si>
     <x:t>Gamestop Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5BF6</x:t>
   </x:si>
   <x:si>
-    <x:t>466,323</x:t>
-[...77 lines deleted...]
-    <x:t>3.69%</x:t>
+    <x:t>488,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,396,489.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
   </x:si>
   <x:si>
     <x:t>2377 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Micro-Star International Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CCF9Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,838,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.35%</x:t>
+    <x:t>1,919,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,186,733.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.67%</x:t>
   </x:si>
   <x:si>
     <x:t>3888 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsoft Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TF4XZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,114,400</x:t>
-[...5 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>2,217,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,746,304.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
   </x:si>
   <x:si>
     <x:t>3659 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nexon Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CDRZ53</x:t>
   </x:si>
   <x:si>
-    <x:t>386,200</x:t>
-[...5 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>404,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,077,057.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>136 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Ruyi Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5WH4</x:t>
   </x:si>
   <x:si>
-    <x:t>24,532,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>25,724,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,788,167.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>036570 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Ncsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZZ983</x:t>
   </x:si>
   <x:si>
-    <x:t>26,871</x:t>
-[...5 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>28,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,707,727.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>2400 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Xd Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QTN1L48</x:t>
   </x:si>
   <x:si>
-    <x:t>690,600</x:t>
-[...5 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>724,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,092,120.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>9684 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Square Enix Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJXQM7</x:t>
   </x:si>
   <x:si>
-    <x:t>223,800</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>234,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,975,518.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>VIV FP</x:t>
   </x:si>
   <x:si>
     <x:t>Vivendi Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC0R46</x:t>
   </x:si>
   <x:si>
-    <x:t>1,558,088</x:t>
-[...5 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>1,632,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,160,746.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>MTGB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Modern Times Group Mtg Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW1RR6</x:t>
   </x:si>
   <x:si>
-    <x:t>206,407</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>216,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,900,845.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>263750 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Pearl Abyss Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H5D9CR3</x:t>
   </x:si>
   <x:si>
-    <x:t>91,132</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>95,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,351,422.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69.60</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...41 lines deleted...]
-    <x:t>$36.71</x:t>
+    <x:t>-403,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-403,206.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$399,356.62</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$436,029.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -619,56 +601,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R980b14dfd4cb4cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4f4bf3334e784e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2b801a9538944f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e8516ce78ef488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re7cabcf66c2f4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc58713348bb74fd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I34"/>
+  <x:dimension ref="A1:I33"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1428,228 +1410,199 @@
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E32" s="1" t="s">
+    </x:row>
+    <x:row r="33" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A33" s="2" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...66 lines deleted...]
-      <x:c r="I34" s="2" t="s">
+      <x:c r="B33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A34:I34"/>
+    <x:mergeCell ref="A33:I33"/>
   </x:mergeCells>
 </x:worksheet>
 </file>