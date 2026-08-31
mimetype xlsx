--- v9 (2026-08-08)
+++ v10 (2026-08-31)
@@ -1,579 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ab7e77cc52421a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re40d725d71b542f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260806" sheetId="1" r:id="Rc58713348bb74fd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260828" sheetId="1" r:id="Redebdc40ab794865"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="178">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCPP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>379,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,296,493.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.38%</x:t>
+  </x:si>
+  <x:si>
     <x:t>NTES</x:t>
   </x:si>
   <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX72V8</x:t>
   </x:si>
   <x:si>
     <x:t>155,162</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...8 lines deleted...]
-    <x:t>8.08%</x:t>
+    <x:t>$19,047,687.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.49%</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ35N5</x:t>
   </x:si>
   <x:si>
     <x:t>321,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,598,492.58</x:t>
-[...20 lines deleted...]
-    <x:t>7.79%</x:t>
+    <x:t>$18,666,741.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.34%</x:t>
   </x:si>
   <x:si>
     <x:t>U</x:t>
   </x:si>
   <x:si>
     <x:t>Unity Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0056JW5G6</x:t>
   </x:si>
   <x:si>
     <x:t>410,924</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,769,808.44</x:t>
-[...2 lines deleted...]
-    <x:t>6.70%</x:t>
+    <x:t>$17,797,118.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJ7P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>472,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,866,661.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.64%</x:t>
   </x:si>
   <x:si>
     <x:t>TTWO</x:t>
   </x:si>
   <x:si>
     <x:t>Take-Two Interactive Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS1YV5</x:t>
   </x:si>
   <x:si>
     <x:t>69,405</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,134,580.35</x:t>
-[...2 lines deleted...]
-    <x:t>6.45%</x:t>
+    <x:t>$16,337,242.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capcom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ8Q27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>598,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,056,849.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.32%</x:t>
   </x:si>
   <x:si>
     <x:t>ALL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Aristocrat Leisure Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G2SMB6</x:t>
   </x:si>
   <x:si>
     <x:t>322,108</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,009,333.90</x:t>
-[...38 lines deleted...]
-    <x:t>5.81%</x:t>
+    <x:t>$14,020,134.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konami Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNHYW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,577,093.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>RBLX</x:t>
   </x:si>
   <x:si>
     <x:t>Roblox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001R1GCT0</x:t>
   </x:si>
   <x:si>
     <x:t>322,644</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,628,089.76</x:t>
-[...20 lines deleted...]
-    <x:t>4.64%</x:t>
+    <x:t>$12,431,473.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
   </x:si>
   <x:si>
     <x:t>CDR PW</x:t>
   </x:si>
   <x:si>
-    <x:t>Cd Projekt Sa</x:t>
+    <x:t>Cd Projekt Red Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D03WZ2</x:t>
   </x:si>
   <x:si>
     <x:t>165,717</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,043,991.00</x:t>
-[...2 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>$10,477,904.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259960 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krafton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWX8WX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,288,795.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
   </x:si>
   <x:si>
     <x:t>3293 TT</x:t>
   </x:si>
   <x:si>
     <x:t>International Games System Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KX6VV5</x:t>
   </x:si>
   <x:si>
     <x:t>435,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,602,821.40</x:t>
-[...20 lines deleted...]
-    <x:t>4.10%</x:t>
+    <x:t>$9,703,449.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2377 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micro-Star International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CCF9Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,919,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,754,943.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.44%</x:t>
   </x:si>
   <x:si>
     <x:t>GME</x:t>
   </x:si>
   <x:si>
     <x:t>Gamestop Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5BF6</x:t>
   </x:si>
   <x:si>
     <x:t>488,637</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,396,489.51</x:t>
-[...20 lines deleted...]
-    <x:t>3.67%</x:t>
+    <x:t>$8,731,943.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3659 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nexon Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CDRZ53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,942,380.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
   </x:si>
   <x:si>
     <x:t>3888 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsoft Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TF4XZ9</x:t>
   </x:si>
   <x:si>
     <x:t>2,217,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,746,304.05</x:t>
-[...20 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>$7,034,248.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
   </x:si>
   <x:si>
     <x:t>136 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Ruyi Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5WH4</x:t>
   </x:si>
   <x:si>
     <x:t>25,724,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,788,167.01</x:t>
-[...2 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>$4,689,449.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>036570 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Ncsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZZ983</x:t>
   </x:si>
   <x:si>
     <x:t>28,038</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,707,727.12</x:t>
-[...2 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>$4,576,470.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9684 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Square Enix Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJXQM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,319,910.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>2400 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Xd Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QTN1L48</x:t>
   </x:si>
   <x:si>
     <x:t>724,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,092,120.07</x:t>
-[...20 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>$3,955,909.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>VIV FP</x:t>
   </x:si>
   <x:si>
     <x:t>Vivendi Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC0R46</x:t>
   </x:si>
   <x:si>
     <x:t>1,632,538</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,160,746.72</x:t>
-[...2 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>$3,083,063.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>MTGB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Modern Times Group Mtg Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW1RR6</x:t>
   </x:si>
   <x:si>
     <x:t>216,430</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,900,845.71</x:t>
-[...2 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>$3,036,994.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>263750 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Pearl Abyss Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H5D9CR3</x:t>
   </x:si>
   <x:si>
     <x:t>95,089</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,351,422.81</x:t>
-[...5 lines deleted...]
-    <x:t>-KRW CASH-</x:t>
+    <x:t>$2,251,816.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,032</x:t>
+    <x:t>4</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$.72</x:t>
+    <x:t>$.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-HKD CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>60</x:t>
   </x:si>
   <x:si>
-    <x:t>$69.60</x:t>
+    <x:t>$70.12</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-403,207</x:t>
-[...5 lines deleted...]
-    <x:t>-0.16%</x:t>
+    <x:t>-12,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-12,261.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$436,029.22</x:t>
-[...2 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>$214,269.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -601,56 +589,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e8516ce78ef488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re7cabcf66c2f4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc58713348bb74fd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2199c80701e74c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb1a67ab0e3d04094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Redebdc40ab794865" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I33"/>
+  <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1138,471 +1126,442 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A32" s="1">
-[...5 lines deleted...]
-      <x:c r="C32" s="1" t="s">
+      <x:c r="A32" s="2" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
-[...43 lines deleted...]
-      <x:c r="I33" s="2" t="s">
+      <x:c r="B32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A33:I33"/>
+    <x:mergeCell ref="A32:I32"/>
   </x:mergeCells>
 </x:worksheet>
 </file>