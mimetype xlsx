--- v10 (2026-08-31)
+++ v11 (2026-09-23)
@@ -1,567 +1,588 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re40d725d71b542f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb749d90ba6b43b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260828" sheetId="1" r:id="Redebdc40ab794865"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260922" sheetId="1" r:id="R686e58337d7a4d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="181">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>700 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tencent Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ35N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,922,948.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.73%</x:t>
+  </x:si>
+  <x:si>
     <x:t>7974 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nintendo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPP4</x:t>
   </x:si>
   <x:si>
-    <x:t>379,300</x:t>
-[...11 lines deleted...]
-    <x:t>8.38%</x:t>
+    <x:t>369,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,508,982.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.57%</x:t>
   </x:si>
   <x:si>
     <x:t>NTES</x:t>
   </x:si>
   <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX72V8</x:t>
   </x:si>
   <x:si>
-    <x:t>155,162</x:t>
-[...23 lines deleted...]
-    <x:t>7.34%</x:t>
+    <x:t>152,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,155,078.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roblox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R1GCT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>341,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,008,811.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS1YV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,012,431.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>572,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,758,472.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aristocrat Leisure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G2SMB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,218,916.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJ7P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,084,747.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDR PW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cd Projekt Red Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D03WZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,818,070.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3293 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Games System Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KX6VV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>507,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,658,466.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
   </x:si>
   <x:si>
     <x:t>U</x:t>
   </x:si>
   <x:si>
     <x:t>Unity Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0056JW5G6</x:t>
   </x:si>
   <x:si>
-    <x:t>410,924</x:t>
-[...41 lines deleted...]
-    <x:t>6.43%</x:t>
+    <x:t>267,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,540,676.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konami Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNHYW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,400,740.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
   </x:si>
   <x:si>
     <x:t>9697 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ8Q27</x:t>
   </x:si>
   <x:si>
-    <x:t>598,500</x:t>
-[...77 lines deleted...]
-    <x:t>4.12%</x:t>
+    <x:t>407,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,260,563.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3659 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nexon Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CDRZ53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>532,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,996,846.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
   </x:si>
   <x:si>
     <x:t>259960 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Krafton Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWX8WX3</x:t>
   </x:si>
   <x:si>
-    <x:t>63,575</x:t>
-[...23 lines deleted...]
-    <x:t>3.82%</x:t>
+    <x:t>72,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,870,695.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
   </x:si>
   <x:si>
     <x:t>2377 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Micro-Star International Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CCF9Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,919,000</x:t>
-[...38 lines deleted...]
-    <x:t>3.13%</x:t>
+    <x:t>2,092,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,200,734.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>3888 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsoft Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TF4XZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,217,200</x:t>
-[...5 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>2,119,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,801,876.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9684 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Square Enix Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJXQM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>334,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,371,589.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>136 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Ruyi Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5WH4</x:t>
   </x:si>
   <x:si>
-    <x:t>25,724,000</x:t>
-[...2 lines deleted...]
-    <x:t>$4,689,449.49</x:t>
+    <x:t>25,816,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,775,140.43</x:t>
   </x:si>
   <x:si>
     <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>036570 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Ncsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZZ983</x:t>
   </x:si>
   <x:si>
-    <x:t>28,038</x:t>
-[...23 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>26,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,341,812.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>2400 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Xd Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QTN1L48</x:t>
   </x:si>
   <x:si>
-    <x:t>724,200</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>784,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,180,819.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3635 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koei Tecmo Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXRCM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>315,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,434,260.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMBRACB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Embracer Group Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F7Z9CB3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>387,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,398,412.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTGB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modern Times Group Mtg Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW1RR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,095,597.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>VIV FP</x:t>
   </x:si>
   <x:si>
     <x:t>Vivendi Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC0R46</x:t>
   </x:si>
   <x:si>
-    <x:t>1,632,538</x:t>
-[...41 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>1,788,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,048,356.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>4</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
     <x:t>$.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>60</x:t>
   </x:si>
   <x:si>
-    <x:t>$70.12</x:t>
+    <x:t>$69.04</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-12,261</x:t>
-[...2 lines deleted...]
-    <x:t>$-12,261.27</x:t>
+    <x:t>-4,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-4,306.08</x:t>
   </x:si>
   <x:si>
     <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$214,269.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$-984,571.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,56 +610,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2199c80701e74c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb1a67ab0e3d04094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Redebdc40ab794865" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0da4ef1aa44142f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1b4ddde092f14ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R686e58337d7a4d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I32"/>
+  <x:dimension ref="A1:I33"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1126,442 +1147,471 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A32" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I32" s="2" t="s">
+      <x:c r="A32" s="1">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A33" s="2" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="B33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A32:I32"/>
+    <x:mergeCell ref="A33:I33"/>
   </x:mergeCells>
 </x:worksheet>
 </file>