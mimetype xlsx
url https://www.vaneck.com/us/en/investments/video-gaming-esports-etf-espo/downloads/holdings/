--- v11 (2026-09-23)
+++ v12 (2026-10-14)
@@ -1,588 +1,585 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb749d90ba6b43b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc923590ee6794289" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20260922" sheetId="1" r:id="R686e58337d7a4d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20261013" sheetId="1" r:id="R30e4bf99191b4fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="181">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/22/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="180">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCPP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>362,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,788,557.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netease Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX72V8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,707,013.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.30%</x:t>
+  </x:si>
+  <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ35N5</x:t>
   </x:si>
   <x:si>
-    <x:t>344,700</x:t>
-[...47 lines deleted...]
-    <x:t>7.04%</x:t>
+    <x:t>338,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,288,360.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.14%</x:t>
   </x:si>
   <x:si>
     <x:t>RBLX</x:t>
   </x:si>
   <x:si>
     <x:t>Roblox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001R1GCT0</x:t>
   </x:si>
   <x:si>
-    <x:t>341,063</x:t>
-[...5 lines deleted...]
-    <x:t>6.60%</x:t>
+    <x:t>334,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,562,580.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.47%</x:t>
   </x:si>
   <x:si>
     <x:t>TTWO</x:t>
   </x:si>
   <x:si>
     <x:t>Take-Two Interactive Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS1YV5</x:t>
   </x:si>
   <x:si>
-    <x:t>77,908</x:t>
-[...5 lines deleted...]
-    <x:t>6.21%</x:t>
+    <x:t>76,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,307,653.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.98%</x:t>
   </x:si>
   <x:si>
     <x:t>GME</x:t>
   </x:si>
   <x:si>
     <x:t>Gamestop Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5BF6</x:t>
   </x:si>
   <x:si>
-    <x:t>572,554</x:t>
-[...5 lines deleted...]
-    <x:t>5.34%</x:t>
+    <x:t>561,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,286,398.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
   </x:si>
   <x:si>
     <x:t>ALL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Aristocrat Leisure Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G2SMB6</x:t>
   </x:si>
   <x:si>
-    <x:t>302,314</x:t>
-[...5 lines deleted...]
-    <x:t>5.13%</x:t>
+    <x:t>296,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,840,765.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konami Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNHYW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,421,095.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
   </x:si>
   <x:si>
     <x:t>7832 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Bandai Namco Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJ7P9</x:t>
   </x:si>
   <x:si>
-    <x:t>339,500</x:t>
-[...5 lines deleted...]
-    <x:t>4.69%</x:t>
+    <x:t>333,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,390,012.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3293 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Games System Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KX6VV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>499,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,357,693.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unity Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0056JW5G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,243,872.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
   </x:si>
   <x:si>
     <x:t>CDR PW</x:t>
   </x:si>
   <x:si>
     <x:t>Cd Projekt Red Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D03WZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>181,548</x:t>
-[...59 lines deleted...]
-    <x:t>4.42%</x:t>
+    <x:t>178,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,130,491.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
   </x:si>
   <x:si>
     <x:t>9697 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ8Q27</x:t>
   </x:si>
   <x:si>
-    <x:t>407,400</x:t>
-[...5 lines deleted...]
-    <x:t>4.37%</x:t>
+    <x:t>399,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,306,080.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259960 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krafton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWX8WX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,171,175.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2377 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micro-Star International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CCF9Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,060,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,067,211.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
   </x:si>
   <x:si>
     <x:t>3659 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nexon Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CDRZ53</x:t>
   </x:si>
   <x:si>
-    <x:t>532,900</x:t>
-[...41 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>522,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,895,186.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.47%</x:t>
   </x:si>
   <x:si>
     <x:t>3888 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsoft Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TF4XZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,119,800</x:t>
-[...5 lines deleted...]
-    <x:t>2.64%</x:t>
+    <x:t>2,079,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,883,322.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>9684 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Square Enix Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJXQM7</x:t>
   </x:si>
   <x:si>
-    <x:t>334,700</x:t>
-[...5 lines deleted...]
-    <x:t>2.47%</x:t>
+    <x:t>328,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,985,202.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
   </x:si>
   <x:si>
     <x:t>136 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Ruyi Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5WH4</x:t>
   </x:si>
   <x:si>
-    <x:t>25,816,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>25,320,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,722,111.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2400 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xd Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QTN1L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>769,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,087,614.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>036570 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Ncsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZZ983</x:t>
   </x:si>
   <x:si>
-    <x:t>26,362</x:t>
-[...23 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>25,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,018,476.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMBRACB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Embracer Group Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F7Z9CB3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>380,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,551,457.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>3635 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Koei Tecmo Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXRCM4</x:t>
   </x:si>
   <x:si>
-    <x:t>315,600</x:t>
-[...23 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>309,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,221,431.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIV FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivendi Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC0R46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,754,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,965,274.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>MTGB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Modern Times Group Mtg Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW1RR6</x:t>
   </x:si>
   <x:si>
-    <x:t>233,885</x:t>
-[...23 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>229,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,636,255.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>4</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...5 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$.45</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>60</x:t>
   </x:si>
   <x:si>
-    <x:t>$69.04</x:t>
-[...11 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$67.54</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-984,571.42</x:t>
-[...2 lines deleted...]
-    <x:t>-0.38%</x:t>
+    <x:t>$331,297.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -610,51 +607,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0da4ef1aa44142f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1b4ddde092f14ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R686e58337d7a4d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bad03de5f14475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2298b69f16e94ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R30e4bf99191b4fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I33"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1524,85 +1521,85 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F32" s="1" t="s">
+      <x:c r="G32" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="2" t="s">
-        <x:v>180</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>