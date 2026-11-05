--- v12 (2026-10-14)
+++ v13 (2026-11-05)
@@ -1,585 +1,546 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc923590ee6794289" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73df356e454f46c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20261013" sheetId="1" r:id="R30e4bf99191b4fa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asof_20261104" sheetId="1" r:id="Rb6d69b370ae24efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="180">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/13/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="167">
+  <x:si>
+    <x:t>Daily Holdings (%)  11/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>7974 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nintendo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPP4</x:t>
   </x:si>
   <x:si>
-    <x:t>362,200</x:t>
+    <x:t>348,000</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,788,557.08</x:t>
+    <x:t>$19,007,868.33</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.33%</x:t>
+    <x:t>7.69%</x:t>
   </x:si>
   <x:si>
     <x:t>NTES</x:t>
   </x:si>
   <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX72V8</x:t>
   </x:si>
   <x:si>
-    <x:t>149,944</x:t>
-[...5 lines deleted...]
-    <x:t>7.30%</x:t>
+    <x:t>144,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,467,988.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.07%</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ35N5</x:t>
   </x:si>
   <x:si>
-    <x:t>338,100</x:t>
-[...5 lines deleted...]
-    <x:t>7.14%</x:t>
+    <x:t>324,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,026,499.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.89%</x:t>
   </x:si>
   <x:si>
     <x:t>RBLX</x:t>
   </x:si>
   <x:si>
     <x:t>Roblox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001R1GCT0</x:t>
   </x:si>
   <x:si>
-    <x:t>334,530</x:t>
-[...5 lines deleted...]
-    <x:t>6.47%</x:t>
+    <x:t>321,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,847,691.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.41%</x:t>
   </x:si>
   <x:si>
     <x:t>TTWO</x:t>
   </x:si>
   <x:si>
     <x:t>Take-Two Interactive Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS1YV5</x:t>
   </x:si>
   <x:si>
-    <x:t>76,416</x:t>
-[...5 lines deleted...]
-    <x:t>5.98%</x:t>
+    <x:t>73,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,336,184.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.20%</x:t>
   </x:si>
   <x:si>
     <x:t>GME</x:t>
   </x:si>
   <x:si>
     <x:t>Gamestop Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5BF6</x:t>
   </x:si>
   <x:si>
-    <x:t>561,587</x:t>
-[...5 lines deleted...]
-    <x:t>5.97%</x:t>
+    <x:t>539,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,563,683.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konami Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNHYW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,233,279.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
   </x:si>
   <x:si>
     <x:t>ALL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Aristocrat Leisure Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G2SMB6</x:t>
   </x:si>
   <x:si>
-    <x:t>296,523</x:t>
-[...23 lines deleted...]
-    <x:t>4.85%</x:t>
+    <x:t>284,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,225,062.65</x:t>
   </x:si>
   <x:si>
     <x:t>7832 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Bandai Namco Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJ7P9</x:t>
   </x:si>
   <x:si>
-    <x:t>333,000</x:t>
-[...5 lines deleted...]
-    <x:t>4.84%</x:t>
+    <x:t>320,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,739,328.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDR PW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cd Projekt Red Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D03WZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,558,635.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
   </x:si>
   <x:si>
     <x:t>3293 TT</x:t>
   </x:si>
   <x:si>
     <x:t>International Games System Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KX6VV5</x:t>
   </x:si>
   <x:si>
-    <x:t>499,000</x:t>
-[...5 lines deleted...]
-    <x:t>4.82%</x:t>
+    <x:t>479,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,345,759.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259960 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krafton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWX8WX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,987,827.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
   </x:si>
   <x:si>
     <x:t>U</x:t>
   </x:si>
   <x:si>
     <x:t>Unity Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0056JW5G6</x:t>
   </x:si>
   <x:si>
-    <x:t>262,575</x:t>
-[...23 lines deleted...]
-    <x:t>4.74%</x:t>
+    <x:t>252,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,711,002.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
   </x:si>
   <x:si>
     <x:t>9697 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ8Q27</x:t>
   </x:si>
   <x:si>
-    <x:t>399,600</x:t>
-[...23 lines deleted...]
-    <x:t>3.97%</x:t>
+    <x:t>384,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,788,845.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>2377 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Micro-Star International Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CCF9Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,060,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.93%</x:t>
+    <x:t>1,980,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,152,628.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
   </x:si>
   <x:si>
     <x:t>3659 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nexon Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CDRZ53</x:t>
   </x:si>
   <x:si>
-    <x:t>522,700</x:t>
-[...5 lines deleted...]
-    <x:t>3.47%</x:t>
+    <x:t>502,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,834,734.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
   </x:si>
   <x:si>
     <x:t>3888 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsoft Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TF4XZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,079,200</x:t>
-[...5 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>1,997,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,345,260.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>9684 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Square Enix Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJXQM7</x:t>
   </x:si>
   <x:si>
-    <x:t>328,300</x:t>
-[...5 lines deleted...]
-    <x:t>2.34%</x:t>
+    <x:t>315,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,999,757.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>136 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Ruyi Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5WH4</x:t>
   </x:si>
   <x:si>
-    <x:t>25,320,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>24,328,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,261,487.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>2400 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Xd Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QTN1L48</x:t>
   </x:si>
   <x:si>
-    <x:t>769,800</x:t>
-[...5 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>739,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,046,889.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>036570 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Ncsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZZ983</x:t>
   </x:si>
   <x:si>
-    <x:t>25,964</x:t>
-[...5 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>24,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,739,580.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>EMBRACB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Embracer Group Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F7Z9CB3</x:t>
   </x:si>
   <x:si>
-    <x:t>380,466</x:t>
-[...5 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>365,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,469,471.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>3635 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Koei Tecmo Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXRCM4</x:t>
   </x:si>
   <x:si>
-    <x:t>309,600</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>297,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,288,419.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>VIV FP</x:t>
   </x:si>
   <x:si>
     <x:t>Vivendi Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC0R46</x:t>
   </x:si>
   <x:si>
-    <x:t>1,754,541</x:t>
-[...5 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>1,685,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,227,111.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>MTGB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Modern Times Group Mtg Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW1RR6</x:t>
   </x:si>
   <x:si>
-    <x:t>229,405</x:t>
-[...41 lines deleted...]
-    <x:t>$67.54</x:t>
+    <x:t>220,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,757,486.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$331,297.89</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$253,109.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -607,56 +568,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bad03de5f14475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2298b69f16e94ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R30e4bf99191b4fa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac28d8638ae94999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re5c4fe4ae0224015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6d69b370ae24efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I33"/>
+  <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -941,674 +902,587 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+    </x:row>
+    <x:row r="30" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A30" s="2" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
-[...121 lines deleted...]
-      <x:c r="I33" s="2" t="s">
+      <x:c r="B30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A33:I33"/>
+    <x:mergeCell ref="A30:I30"/>
   </x:mergeCells>
 </x:worksheet>
 </file>