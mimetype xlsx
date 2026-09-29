--- v8 (2026-09-08)
+++ v9 (2026-09-29)
@@ -1,1098 +1,1155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5678abe7ba1f4b6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445b5c52d2894f2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260907" sheetId="1" r:id="Rb4fa91b50e2b4480"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260925" sheetId="1" r:id="R0147abb430bd41df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="351">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="370">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>VHM VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinhomes Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KMYS8P1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,860,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,616,605.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.86%</x:t>
+  </x:si>
+  <x:si>
     <x:t>VIC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vingroup Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TD3TC9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,649,798</x:t>
-[...29 lines deleted...]
-    <x:t>8.34%</x:t>
+    <x:t>4,325,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,698,318.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.68%</x:t>
   </x:si>
   <x:si>
     <x:t>MSN VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PSPMR5</x:t>
   </x:si>
   <x:si>
-    <x:t>11,304,676</x:t>
-[...5 lines deleted...]
-    <x:t>5.70%</x:t>
+    <x:t>11,359,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,689,046.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.09%</x:t>
   </x:si>
   <x:si>
     <x:t>MCH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Consumer Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MJ8MC1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,409,300</x:t>
-[...5 lines deleted...]
-    <x:t>5.63%</x:t>
+    <x:t>5,435,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,528,757.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.86%</x:t>
   </x:si>
   <x:si>
     <x:t>VNM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Dairy Products Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF6N60</x:t>
   </x:si>
   <x:si>
-    <x:t>11,832,441</x:t>
-[...5 lines deleted...]
-    <x:t>5.35%</x:t>
+    <x:t>11,771,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,128,515.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
   </x:si>
   <x:si>
     <x:t>VCB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank For Foreign Trade Of Vietnam Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM8HF6</x:t>
   </x:si>
   <x:si>
-    <x:t>11,263,401</x:t>
-[...5 lines deleted...]
-    <x:t>4.85%</x:t>
+    <x:t>11,205,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,057,033.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
   </x:si>
   <x:si>
     <x:t>HPG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Phat Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TX8GM7</x:t>
   </x:si>
   <x:si>
-    <x:t>28,452,898</x:t>
-[...5 lines deleted...]
-    <x:t>4.52%</x:t>
+    <x:t>30,571,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,335,709.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCK VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vps Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008KG3LL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,306,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,011,339.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
   </x:si>
   <x:si>
     <x:t>SSI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ssi Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4DR4</x:t>
   </x:si>
   <x:si>
-    <x:t>27,401,191</x:t>
-[...23 lines deleted...]
-    <x:t>3.83%</x:t>
+    <x:t>23,345,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,645,574.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
   </x:si>
   <x:si>
     <x:t>VIX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vix Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3LMQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>31,906,779</x:t>
-[...5 lines deleted...]
-    <x:t>3.26%</x:t>
+    <x:t>30,362,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,822,440.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>STB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon Thuong Tin Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7H3V0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,574,300</x:t>
-[...5 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>4,803,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,158,523.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VPL VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinpearl Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009LJFB04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,329,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,301,437.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>FPT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Fpt Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PMZJZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,822,300</x:t>
-[...5 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>5,310,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,250,115.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>VJC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietjet Aviation Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QBJXH5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,488,162</x:t>
-[...5 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>2,475,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,665,737.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRE VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vincom Retail Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004MP70P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,884,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,232,564.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>TCX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Techcom Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YPQWJB1</x:t>
   </x:si>
   <x:si>
-    <x:t>7,478,400</x:t>
-[...23 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>8,929,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,308,414.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southeast Asia Commercial Joint Stock B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009CXDMM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,335,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,984,897.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>VCI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietcap Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0073XTVS8</x:t>
   </x:si>
   <x:si>
-    <x:t>12,530,787</x:t>
-[...23 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>12,825,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,797,818.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>VND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vndirect Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QK20H5</x:t>
   </x:si>
   <x:si>
-    <x:t>15,185,225</x:t>
-[...5 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>15,107,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,363,608.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>SHB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon - Hanoi Commercial Joint Stock B</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G88YK9</x:t>
   </x:si>
   <x:si>
-    <x:t>16,994,731</x:t>
-[...5 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>18,632,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,329,653.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>GEX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B8G4S87</x:t>
   </x:si>
   <x:si>
-    <x:t>7,408,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>7,721,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,148,970.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>NVL VN</x:t>
   </x:si>
   <x:si>
     <x:t>No Va Land Investment Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003RR1FD5</x:t>
   </x:si>
   <x:si>
-    <x:t>14,231,427</x:t>
-[...5 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>14,496,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,627,474.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>MSB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Maritime Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004LNP3V9</x:t>
   </x:si>
   <x:si>
-    <x:t>11,607,840</x:t>
-[...5 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>11,548,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,253,325.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEE VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gelex Electric Equipment Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015PZHH97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,061,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,864,831.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thanh Thanh Cong - Bien Hoa Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DWVGH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,199,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,429,549.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>KBC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Kinh Bac City Development Share Holding</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V13PL0</x:t>
   </x:si>
   <x:si>
-    <x:t>5,204,900</x:t>
-[...23 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>5,304,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,306,726.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>VPX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vp Bank Securities Ltd Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CFY25J8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,055,000</x:t>
-[...23 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>5,029,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,935,797.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Export Import Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DB3KG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,244,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,661,922.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>VPI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Van Phu - Invest Investment Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JC6HXT9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,682,552</x:t>
-[...2 lines deleted...]
-    <x:t>$4,444,659.55</x:t>
+    <x:t>1,841,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,409,042.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hagl Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GCXWG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,988,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,297,161.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.85%</x:t>
   </x:si>
   <x:si>
-    <x:t>EIB VN</x:t>
-[...29 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>POW VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002NF5FT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,228,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,948,013.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nam A Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N6NJMG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,007,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,823,675.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVD VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Drilling &amp; Well Services J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QFV9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,101,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,535,497.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bao Viet Holdings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N1D2L9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,294,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,431,644.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Technical Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TFTNF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,715,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,304,680.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tasco Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VGW3Y0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,733,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,292,094.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>DGC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Duc Giang Chemicals Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QTZ0W7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,252,532</x:t>
-[...92 lines deleted...]
-    <x:t>$3,287,952.12</x:t>
+    <x:t>2,291,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,177,154.05</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>BVH VN</x:t>
-[...14 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>SIP VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Gon Vrg Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003SZSNJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,526,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,939,612.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>SAB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon Beer Alcohol Beverage Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V9NNW4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,728,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>1,720,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,908,249.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kido Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LNDM11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,408,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,761,093.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAF VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baf Viet Nam Agriculture Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013T7PJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,250,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,759,811.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Fertilizer &amp; Chemicals Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TSXTH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,100,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,697,353.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HVN VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Airlines Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FWLXH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,338,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,613,645.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Gon-Ha Noi Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JP1G79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,825,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,547,239.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDR VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phat Dat Real Estate Development Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG7X29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,754,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,505,577.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idico Corp Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0055XHM94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,903,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,447,379.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>VHC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinh Hoan Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V0W6M1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,439,960</x:t>
-[...50 lines deleted...]
-    <x:t>$2,875,401.58</x:t>
+    <x:t>1,264,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,414,880.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoang Huy Investment Financial Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DVPC837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,516,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,404,651.78</x:t>
   </x:si>
   <x:si>
     <x:t>VCG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Construction And Import-Export</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCJC2</x:t>
   </x:si>
   <x:si>
-    <x:t>4,756,076</x:t>
-[...68 lines deleted...]
-    <x:t>$2,702,011.98</x:t>
+    <x:t>4,400,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,385,493.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>KDH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Khang Dien House Trading And Investment</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7Z3F4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,781,872</x:t>
-[...23 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>3,912,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,368,547.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCM VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Ca Mau Fertilizer Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008D1PSN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,703,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,251,205.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>FTS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Fpt Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019LTG04</x:t>
   </x:si>
   <x:si>
-    <x:t>2,774,427</x:t>
-[...23 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>2,862,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,217,857.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dat Xanh Group Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q1XB43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,442,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,118,819.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>DIG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Development Investment Construction Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW9M63</x:t>
   </x:si>
   <x:si>
-    <x:t>5,045,894</x:t>
-[...35 lines deleted...]
-    <x:t>$2,006,560.97</x:t>
+    <x:t>5,207,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,934,170.07</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>HSG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Sen Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KFK1K6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,896,811</x:t>
-[...2 lines deleted...]
-    <x:t>$1,993,279.54</x:t>
+    <x:t>4,980,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,920,824.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUEVFVND VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dcvfmvn Diamond ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TR4HHL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,338.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>CEO VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ceo Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0076J67K2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,694,359</x:t>
-[...23 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>HDG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ha Do Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q6YTV2</x:t>
   </x:si>
   <x:si>
     <x:t>11</x:t>
   </x:si>
   <x:si>
-    <x:t>$7.37</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$6.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-VND CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,774,773,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,107,744.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>346,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,233.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,638,314.13</x:t>
-[...2 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$-331,617.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1120,62 +1177,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb544602ed9d43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8d03149592b64b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb4fa91b50e2b4480" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf90757fb1e564c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra7e08feeb4844aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0147abb430bd41df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I62"/>
+  <x:dimension ref="A1:I65"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="16" customWidth="1"/>
+    <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2034,935 +2091,1022 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A62" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B62" s="2" t="s">
+      <x:c r="A62" s="1">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C62" s="2" t="s">
+      <x:c r="D62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A63" s="1">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D62" s="2" t="s">
+      <x:c r="D63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A64" s="1">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A65" s="2" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="B65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E62" s="2" t="s">
+      <x:c r="C65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F62" s="2" t="s">
+      <x:c r="D65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G62" s="2" t="s">
+      <x:c r="E65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H62" s="2" t="s">
+      <x:c r="F65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I62" s="2" t="s">
+      <x:c r="G65" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H65" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A62:I62"/>
+    <x:mergeCell ref="A65:I65"/>
   </x:mergeCells>
 </x:worksheet>
 </file>