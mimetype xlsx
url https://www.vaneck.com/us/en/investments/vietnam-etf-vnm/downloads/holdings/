--- v9 (2026-09-29)
+++ v10 (2026-10-20)
@@ -1,1152 +1,1176 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445b5c52d2894f2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d05e918a8e74b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260925" sheetId="1" r:id="R0147abb430bd41df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20261016" sheetId="1" r:id="Ra9a7d7cdcb1744a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="370">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/25/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="540" uniqueCount="378">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>VIC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vingroup Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TD3TC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,182,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,593,916.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.47%</x:t>
+  </x:si>
+  <x:si>
     <x:t>VHM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinhomes Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KMYS8P1</x:t>
   </x:si>
   <x:si>
-    <x:t>14,860,134</x:t>
-[...29 lines deleted...]
-    <x:t>7.68%</x:t>
+    <x:t>14,371,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,717,964.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.29%</x:t>
   </x:si>
   <x:si>
     <x:t>MSN VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PSPMR5</x:t>
   </x:si>
   <x:si>
-    <x:t>11,359,276</x:t>
-[...5 lines deleted...]
-    <x:t>6.09%</x:t>
+    <x:t>10,986,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,160,480.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.52%</x:t>
   </x:si>
   <x:si>
     <x:t>MCH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Consumer Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MJ8MC1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,435,400</x:t>
-[...5 lines deleted...]
-    <x:t>5.86%</x:t>
+    <x:t>5,256,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,340,852.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.12%</x:t>
   </x:si>
   <x:si>
     <x:t>VNM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Dairy Products Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF6N60</x:t>
   </x:si>
   <x:si>
-    <x:t>11,771,841</x:t>
-[...5 lines deleted...]
-    <x:t>5.39%</x:t>
+    <x:t>11,385,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,336,117.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoa Phat Group Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TX8GM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,566,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,764,947.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
   </x:si>
   <x:si>
     <x:t>VCB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank For Foreign Trade Of Vietnam Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM8HF6</x:t>
   </x:si>
   <x:si>
-    <x:t>11,205,701</x:t>
-[...23 lines deleted...]
-    <x:t>4.83%</x:t>
+    <x:t>10,837,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,711,403.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
   </x:si>
   <x:si>
     <x:t>VCK VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vps Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008KG3LL1</x:t>
   </x:si>
   <x:si>
-    <x:t>17,306,900</x:t>
-[...5 lines deleted...]
-    <x:t>3.77%</x:t>
+    <x:t>16,738,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,765,990.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
   </x:si>
   <x:si>
     <x:t>SSI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ssi Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4DR4</x:t>
   </x:si>
   <x:si>
-    <x:t>23,345,091</x:t>
-[...5 lines deleted...]
-    <x:t>3.70%</x:t>
+    <x:t>22,577,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,844,585.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.64%</x:t>
   </x:si>
   <x:si>
     <x:t>VIX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vix Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3LMQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>30,362,979</x:t>
-[...5 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>29,364,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,336,337.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VPL VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinpearl Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009LJFB04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,186,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,725,062.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VJC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietjet Aviation Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBJXH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,393,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,757,711.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fpt Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMZJZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,136,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,491,459.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
   </x:si>
   <x:si>
     <x:t>STB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon Thuong Tin Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7H3V0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,803,700</x:t>
-[...59 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>4,646,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,232,262.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>VRE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vincom Retail Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MP70P6</x:t>
   </x:si>
   <x:si>
-    <x:t>11,884,822</x:t>
-[...5 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>11,494,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,099,039.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>TCX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Techcom Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YPQWJB1</x:t>
   </x:si>
   <x:si>
-    <x:t>8,929,880</x:t>
-[...5 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>8,636,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,150,154.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCI VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietcap Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0073XTVS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,403,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,021,387.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>SSB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Southeast Asia Commercial Joint Stock B</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009CXDMM7</x:t>
   </x:si>
   <x:si>
-    <x:t>13,335,100</x:t>
-[...23 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>12,897,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,043,909.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>VND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vndirect Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QK20H5</x:t>
   </x:si>
   <x:si>
-    <x:t>15,107,425</x:t>
-[...5 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>14,610,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,424,307.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>SHB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon - Hanoi Commercial Joint Stock B</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G88YK9</x:t>
   </x:si>
   <x:si>
-    <x:t>18,632,631</x:t>
-[...5 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>18,020,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,382,113.63</x:t>
   </x:si>
   <x:si>
     <x:t>GEX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B8G4S87</x:t>
   </x:si>
   <x:si>
-    <x:t>7,721,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>7,467,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,453,104.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Maritime Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004LNP3V9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,169,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,361,678.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>NVL VN</x:t>
   </x:si>
   <x:si>
     <x:t>No Va Land Investment Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003RR1FD5</x:t>
   </x:si>
   <x:si>
-    <x:t>14,496,227</x:t>
-[...23 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>13,919,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,701,749.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thanh Thanh Cong - Bien Hoa Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DWVGH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,995,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,244,257.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinh Bac City Development Share Holding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V13PL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,129,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,114,155.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>GEE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Electric Equipment Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG015PZHH97</x:t>
   </x:si>
   <x:si>
-    <x:t>2,061,500</x:t>
-[...41 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>1,993,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,065,552.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Export Import Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DB3KG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,006,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,406,440.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>VPX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vp Bank Securities Ltd Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CFY25J8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,029,100</x:t>
-[...20 lines deleted...]
-    <x:t>$4,661,922.81</x:t>
+    <x:t>4,863,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,298,162.85</x:t>
   </x:si>
   <x:si>
     <x:t>0.93%</x:t>
   </x:si>
   <x:si>
+    <x:t>HAG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hagl Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GCXWG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,725,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,279,148.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POW VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002NF5FT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,958,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,730,061.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nam A Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N6NJMG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,744,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,610,062.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bao Viet Holdings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N1D2L9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,252,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,465,219.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVD VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Drilling &amp; Well Services J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QFV9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,933,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,374,549.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
     <x:t>VPI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Van Phu - Invest Investment Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JC6HXT9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,841,307</x:t>
-[...95 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>1,780,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,307,358.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>PVS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Technical Services Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TFTNF6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,715,988</x:t>
-[...2 lines deleted...]
-    <x:t>$3,304,680.70</x:t>
+    <x:t>2,626,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,185,110.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tasco Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VGW3Y0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,512,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,068,268.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.66%</x:t>
   </x:si>
   <x:si>
-    <x:t>HUT VN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>DGC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Duc Giang Chemicals Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QTZ0W7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,291,932</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>2,215,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,794,898.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saigon Beer Alcohol Beverage Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9NNW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,663,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,754,170.05</x:t>
   </x:si>
   <x:si>
     <x:t>SIP VN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Gon Vrg Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003SZSNJ4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,526,020</x:t>
-[...2 lines deleted...]
-    <x:t>$2,939,612.34</x:t>
+    <x:t>1,476,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,748,519.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kido Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LNDM11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,362,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,662,899.13</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
-    <x:t>SAB VN</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>BAF VN</x:t>
   </x:si>
   <x:si>
     <x:t>Baf Viet Nam Agriculture Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013T7PJ15</x:t>
   </x:si>
   <x:si>
-    <x:t>2,250,560</x:t>
-[...2 lines deleted...]
-    <x:t>$2,759,811.59</x:t>
+    <x:t>2,176,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,605,582.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HVN VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Airlines Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FWLXH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,228,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,596,567.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Construction And Import-Export</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCJC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,256,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,473,519.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>DPM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Fertilizer &amp; Chemicals Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TSXTH8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,100,286</x:t>
-[...20 lines deleted...]
-    <x:t>$2,613,645.13</x:t>
+    <x:t>2,997,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,454,225.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idico Corp Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0055XHM94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,840,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,409,750.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
+    <x:t>PDR VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phat Dat Real Estate Development Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG7X29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,565,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,397,691.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VHC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinh Hoan Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V0W6M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,222,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,378,831.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoang Huy Investment Financial Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DVPC837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,335,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,294,852.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Khang Dien House Trading And Investment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q7Z3F4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,162,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,262,860.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
     <x:t>SHS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Gon-Ha Noi Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JP1G79</x:t>
   </x:si>
   <x:si>
-    <x:t>4,825,024</x:t>
-[...56 lines deleted...]
-    <x:t>$2,414,880.60</x:t>
+    <x:t>4,666,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,209,338.37</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
-    <x:t>TCH VN</x:t>
-[...26 lines deleted...]
-    <x:t>$2,385,493.71</x:t>
+    <x:t>DCM VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Ca Mau Fertilizer Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008D1PSN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,648,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,157,623.82</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
-    <x:t>KDH VN</x:t>
-[...29 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>DXG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dat Xanh Group Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q1XB43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,263,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,051,194.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>FTS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Fpt Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019LTG04</x:t>
   </x:si>
   <x:si>
-    <x:t>2,862,427</x:t>
-[...20 lines deleted...]
-    <x:t>$2,118,819.50</x:t>
+    <x:t>2,768,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,977,128.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoa Sen Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KFK1K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,816,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,925,125.23</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>DIG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Development Investment Construction Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW9M63</x:t>
   </x:si>
   <x:si>
-    <x:t>5,207,947</x:t>
-[...20 lines deleted...]
-    <x:t>$1,920,824.14</x:t>
+    <x:t>5,036,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,844,795.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2685592D VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025B6VXZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,320,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,008.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>FUEVFVND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dcvfmvn Diamond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TR4HHL9</x:t>
   </x:si>
   <x:si>
     <x:t>62,610</x:t>
   </x:si>
   <x:si>
-    <x:t>$81,338.37</x:t>
+    <x:t>$78,672.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>CEO VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ceo Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0076J67K2</x:t>
   </x:si>
   <x:si>
     <x:t>59</x:t>
   </x:si>
   <x:si>
-    <x:t>$25.48</x:t>
+    <x:t>$24.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>HDG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ha Do Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q6YTV2</x:t>
   </x:si>
   <x:si>
     <x:t>11</x:t>
   </x:si>
   <x:si>
-    <x:t>$6.72</x:t>
+    <x:t>$6.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>844,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$844,688.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>-VND CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...23 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>13,087,807,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,428.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-331,617.70</x:t>
+    <x:t>$-302,932.46</x:t>
   </x:si>
   <x:si>
     <x:t>-0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -1177,56 +1201,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf90757fb1e564c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra7e08feeb4844aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0147abb430bd41df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ed968082a1e4dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc096b468da8748a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra9a7d7cdcb1744a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I65"/>
+  <x:dimension ref="A1:I67"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1859,1254 +1883,1312 @@
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E63" s="1" t="s">
+      <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="F63" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A65" s="2" t="s">
+      <x:c r="A65" s="1">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="B65" s="2" t="s">
+      <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C65" s="2" t="s">
+      <x:c r="D65" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A66" s="1">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A67" s="2" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="B67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D65" s="2" t="s">
+      <x:c r="C67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E65" s="2" t="s">
+      <x:c r="D67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F65" s="2" t="s">
+      <x:c r="E67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G65" s="2" t="s">
+      <x:c r="F67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H65" s="2" t="s">
+      <x:c r="G67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I65" s="2" t="s">
+      <x:c r="H67" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A65:I65"/>
+    <x:mergeCell ref="A67:I67"/>
   </x:mergeCells>
 </x:worksheet>
 </file>