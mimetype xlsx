--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,1146 +1,1110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2c44c2fc0ec4592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R242b21e454f544fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260414" sheetId="1" r:id="R4ee8560e3988454b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260506" sheetId="1" r:id="R78bef36834c6488e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="367">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="355">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VHM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinhomes Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KMYS8P1</x:t>
   </x:si>
   <x:si>
-    <x:t>11,238,567</x:t>
+    <x:t>11,523,567</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$54,992,931.05</x:t>
+    <x:t>$66,099,092.76</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>10.10%</x:t>
+    <x:t>11.32%</x:t>
   </x:si>
   <x:si>
     <x:t>VIC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vingroup Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TD3TC9</x:t>
   </x:si>
   <x:si>
-    <x:t>7,381,998</x:t>
-[...5 lines deleted...]
-    <x:t>8.57%</x:t>
+    <x:t>7,569,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,115,092.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.81%</x:t>
   </x:si>
   <x:si>
     <x:t>MSN VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PSPMR5</x:t>
   </x:si>
   <x:si>
-    <x:t>11,664,476</x:t>
-[...5 lines deleted...]
-    <x:t>6.31%</x:t>
+    <x:t>11,961,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,623,161.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.10%</x:t>
   </x:si>
   <x:si>
     <x:t>HPG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Phat Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TX8GM7</x:t>
   </x:si>
   <x:si>
-    <x:t>28,824,799</x:t>
-[...5 lines deleted...]
-    <x:t>5.76%</x:t>
+    <x:t>29,556,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,067,654.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
   </x:si>
   <x:si>
     <x:t>MCH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Consumer Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MJ8MC1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,581,300</x:t>
-[...5 lines deleted...]
-    <x:t>5.48%</x:t>
+    <x:t>5,723,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,795,034.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
   </x:si>
   <x:si>
     <x:t>SSI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ssi Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4DR4</x:t>
   </x:si>
   <x:si>
-    <x:t>23,561,326</x:t>
-[...5 lines deleted...]
-    <x:t>4.74%</x:t>
+    <x:t>24,159,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,228,833.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>VNM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Dairy Products Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF6N60</x:t>
   </x:si>
   <x:si>
-    <x:t>10,465,141</x:t>
-[...5 lines deleted...]
-    <x:t>4.53%</x:t>
+    <x:t>10,730,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,069,385.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
   </x:si>
   <x:si>
     <x:t>VCB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank For Foreign Trade Of Vietnam Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM8HF6</x:t>
   </x:si>
   <x:si>
-    <x:t>10,037,101</x:t>
-[...5 lines deleted...]
-    <x:t>4.15%</x:t>
+    <x:t>10,292,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,657,637.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
   </x:si>
   <x:si>
     <x:t>VIX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vix Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3LMQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>31,354,709</x:t>
-[...5 lines deleted...]
-    <x:t>3.99%</x:t>
+    <x:t>32,151,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,485,983.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRE VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vincom Retail Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004MP70P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,314,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,121,600.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>VCK VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vps Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008KG3LL1</x:t>
   </x:si>
   <x:si>
-    <x:t>10,795,200</x:t>
-[...5 lines deleted...]
-    <x:t>2.78%</x:t>
+    <x:t>11,069,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,733,703.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VJC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietjet Aviation Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBJXH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,940,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,338,219.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>VCI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietcap Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0073XTVS8</x:t>
   </x:si>
   <x:si>
-    <x:t>12,131,387</x:t>
-[...41 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>12,438,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,537,416.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saigon Thuong Tin Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D7H3V0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,033,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,576,586.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saigon - Hanoi Commercial Joint Stock B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G88YK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,458,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,422,126.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>VND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vndirect Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QK20H5</x:t>
   </x:si>
   <x:si>
-    <x:t>15,668,825</x:t>
-[...38 lines deleted...]
-    <x:t>$9,882,276.90</x:t>
+    <x:t>16,066,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,197,487.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>TCX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Techcom Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YPQWJB1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,822,100</x:t>
-[...5 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>4,945,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,665,620.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEE VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gelex Electric Equipment Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015PZHH97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,193,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,513,846.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>FPT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Fpt Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PMZJZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>3,317,300</x:t>
-[...23 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>3,401,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,495,204.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEX VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gelex Group Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B8G4S87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,837,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,738,216.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>NVL VN</x:t>
   </x:si>
   <x:si>
     <x:t>No Va Land Investment Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003RR1FD5</x:t>
   </x:si>
   <x:si>
-    <x:t>13,039,058</x:t>
-[...23 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>13,370,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,710,543.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>KBC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Kinh Bac City Development Share Holding</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V13PL0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,977,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>5,103,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,766,158.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POW VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002NF5FT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,813,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,439,782.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>EIB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Export Import Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DB3KG5</x:t>
   </x:si>
   <x:si>
-    <x:t>6,736,329</x:t>
-[...23 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>6,907,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,772,034.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>VPX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vp Bank Securities Ltd Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CFY25J8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,216,100</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>5,348,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,727,108.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>HAG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hagl Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GCXWG1</x:t>
   </x:si>
   <x:si>
-    <x:t>8,285,500</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>8,495,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,241,200.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>DGC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Duc Giang Chemicals Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QTZ0W7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,165,632</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>2,221,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,708,040.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>HUT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Tasco Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VGW3Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>7,132,200</x:t>
-[...2 lines deleted...]
-    <x:t>$4,607,760.21</x:t>
+    <x:t>7,313,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,528,520.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>SBT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Thanh Thanh Cong - Bien Hoa Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DWVGH6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,114,218</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>5,559,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,307,884.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>VPI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Van Phu - Invest Investment Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JC6HXT9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,736,252</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>1,779,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,103,739.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nam A Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N6NJMG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,095,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,868,040.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDR VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phat Dat Real Estate Development Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG7X29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,119,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,864,534.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VHC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinh Hoan Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V0W6M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,632,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,807,989.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Gon-Ha Noi Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JP1G79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,644,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,752,162.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Construction And Import-Export</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCJC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,241,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,737,750.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Technical Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TFTNF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,407,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,676,115.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIP VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Gon Vrg Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003SZSNJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,588,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,613,786.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>BVH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Bao Viet Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N1D2L9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,342,196</x:t>
-[...107 lines deleted...]
-    <x:t>$3,544,033.19</x:t>
+    <x:t>1,376,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,581,293.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoang Huy Investment Financial Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DVPC837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,333,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,527,830.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVD VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Drilling &amp; Well Services J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QFV9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,853,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,498,263.46</x:t>
   </x:si>
   <x:si>
     <x:t>DPM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Fertilizer &amp; Chemicals Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TSXTH8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,215,586</x:t>
-[...53 lines deleted...]
-    <x:t>$3,427,089.27</x:t>
+    <x:t>3,296,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,324,761.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saigon Beer Alcohol Beverage Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9NNW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,829,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,321,033.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idico Corp Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0055XHM94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,894,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,237,805.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>KDH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Khang Dien House Trading And Investment</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7Z3F4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,434,072</x:t>
-[...20 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>3,521,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,236,844.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HVN VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Airlines Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FWLXH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,550,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,034,700.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>DCM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Ca Mau Fertilizer Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008D1PSN1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,767,200</x:t>
-[...41 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>1,812,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,934,527.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>DIG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Development Investment Construction Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW9M63</x:t>
   </x:si>
   <x:si>
-    <x:t>5,095,894</x:t>
-[...5 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>5,224,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,926,606.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAF VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baf Viet Nam Agriculture Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013T7PJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,994,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,739,160.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>FTS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Fpt Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019LTG04</x:t>
   </x:si>
   <x:si>
-    <x:t>2,602,534</x:t>
-[...23 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>2,668,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,735,339.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dat Xanh Group Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q1XB43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,441,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,665,152.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>KDC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Kido Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LNDM11</x:t>
   </x:si>
   <x:si>
-    <x:t>1,370,636</x:t>
-[...23 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>1,405,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,535,383.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>HSG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Sen Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KFK1K6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,886,701</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>5,181,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,460,309.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>CEO VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ceo Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0076J67K2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,551,595</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>3,641,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,405,049.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>HDG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ha Do Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q6YTV2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,595,256</x:t>
-[...5 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>1,635,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,590,706.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>CTR VN</x:t>
   </x:si>
   <x:si>
     <x:t>Viettel Construction Joint Stock Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003TCC6P1</x:t>
   </x:si>
   <x:si>
-    <x:t>461,300</x:t>
-[...20 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>473,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,510,245.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>FUEVFVND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dcvfmvn Diamond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TR4HHL9</x:t>
   </x:si>
   <x:si>
     <x:t>62,610</x:t>
   </x:si>
   <x:si>
-    <x:t>$88,247.46</x:t>
+    <x:t>$87,642.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>2644624D VN</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>-VND CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>103,217,038,089</x:t>
+    <x:t>124,927,558,051</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,918,270.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>$4,745,586.25</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-6,681</x:t>
-[...5 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>712,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,770.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,528,182.98</x:t>
-[...2 lines deleted...]
-    <x:t>-0.46%</x:t>
+    <x:t>$-3,193,016.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1168,56 +1132,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c201584689415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc3f755aaabf84f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ee8560e3988454b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b53a2c257e481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0964cb034e684a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R78bef36834c6488e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I65"/>
+  <x:dimension ref="A1:I63"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1734,138 +1698,138 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
@@ -2082,254 +2046,254 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
@@ -2343,341 +2307,341 @@
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
@@ -2691,413 +2655,355 @@
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E62" s="1" t="s">
+    </x:row>
+    <x:row r="63" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A63" s="2" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...74 lines deleted...]
-      <x:c r="B65" s="2" t="s">
+      <x:c r="B63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C65" s="2" t="s">
+      <x:c r="C63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D65" s="2" t="s">
+      <x:c r="D63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E65" s="2" t="s">
+      <x:c r="E63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F65" s="2" t="s">
+      <x:c r="F63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G65" s="2" t="s">
+      <x:c r="G63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H65" s="2" t="s">
+      <x:c r="H63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I65" s="2" t="s">
+      <x:c r="I63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A65:I65"/>
+    <x:mergeCell ref="A63:I63"/>
   </x:mergeCells>
 </x:worksheet>
 </file>