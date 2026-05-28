--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,1110 +1,1116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R242b21e454f544fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57dab378676a4f45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260506" sheetId="1" r:id="R78bef36834c6488e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260526" sheetId="1" r:id="R27f63519cfb04654"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="355">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="357">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VHM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinhomes Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KMYS8P1</x:t>
   </x:si>
   <x:si>
-    <x:t>11,523,567</x:t>
+    <x:t>11,585,767</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$66,099,092.76</x:t>
+    <x:t>$67,534,770.12</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>11.32%</x:t>
+    <x:t>11.70%</x:t>
   </x:si>
   <x:si>
     <x:t>VIC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vingroup Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TD3TC9</x:t>
   </x:si>
   <x:si>
-    <x:t>7,569,498</x:t>
-[...5 lines deleted...]
-    <x:t>10.81%</x:t>
+    <x:t>7,610,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,533,317.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.66%</x:t>
   </x:si>
   <x:si>
     <x:t>MSN VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PSPMR5</x:t>
   </x:si>
   <x:si>
-    <x:t>11,961,476</x:t>
-[...5 lines deleted...]
-    <x:t>6.10%</x:t>
+    <x:t>12,025,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,150,197.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.09%</x:t>
   </x:si>
   <x:si>
     <x:t>HPG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Phat Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TX8GM7</x:t>
   </x:si>
   <x:si>
-    <x:t>29,556,799</x:t>
-[...5 lines deleted...]
-    <x:t>5.32%</x:t>
+    <x:t>32,687,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,105,493.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
   </x:si>
   <x:si>
     <x:t>MCH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Consumer Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MJ8MC1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,723,800</x:t>
-[...5 lines deleted...]
-    <x:t>4.93%</x:t>
+    <x:t>5,754,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,950,039.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.01%</x:t>
   </x:si>
   <x:si>
     <x:t>SSI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ssi Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4DR4</x:t>
   </x:si>
   <x:si>
-    <x:t>24,159,826</x:t>
-[...5 lines deleted...]
-    <x:t>4.49%</x:t>
+    <x:t>24,289,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,777,194.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank For Foreign Trade Of Vietnam Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM8HF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,347,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,279,957.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
   </x:si>
   <x:si>
     <x:t>VNM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Dairy Products Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF6N60</x:t>
   </x:si>
   <x:si>
-    <x:t>10,730,641</x:t>
-[...23 lines deleted...]
-    <x:t>4.05%</x:t>
+    <x:t>10,788,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,176,086.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.19%</x:t>
   </x:si>
   <x:si>
     <x:t>VIX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vix Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3LMQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>32,151,209</x:t>
-[...5 lines deleted...]
-    <x:t>3.68%</x:t>
+    <x:t>32,324,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,804,133.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>VRE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vincom Retail Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MP70P6</x:t>
   </x:si>
   <x:si>
-    <x:t>12,314,922</x:t>
-[...5 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>12,381,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,344,441.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>VCK VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vps Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008KG3LL1</x:t>
   </x:si>
   <x:si>
-    <x:t>11,069,700</x:t>
-[...5 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>11,129,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,276,869.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>VJC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietjet Aviation Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QBJXH5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,940,640</x:t>
-[...5 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>1,951,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,783,918.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>VCI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietcap Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0073XTVS8</x:t>
   </x:si>
   <x:si>
-    <x:t>12,438,887</x:t>
-[...5 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>12,506,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,901,708.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VND VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vndirect Securities Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QK20H5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,152,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,094,832.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>STB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon Thuong Tin Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7H3V0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,033,600</x:t>
-[...5 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>4,055,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,706,922.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>SHB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon - Hanoi Commercial Joint Stock B</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G88YK9</x:t>
   </x:si>
   <x:si>
-    <x:t>19,458,331</x:t>
-[...23 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>19,563,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,248,361.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEX VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gelex Group Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B8G4S87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,880,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,225,304.06</x:t>
   </x:si>
   <x:si>
     <x:t>TCX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Techcom Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YPQWJB1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,945,100</x:t>
-[...5 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>5,965,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,817,311.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fpt Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMZJZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,419,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,672,795.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>GEE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Electric Equipment Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG015PZHH97</x:t>
   </x:si>
   <x:si>
-    <x:t>2,193,100</x:t>
-[...38 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>2,204,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,019,549.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>NVL VN</x:t>
   </x:si>
   <x:si>
     <x:t>No Va Land Investment Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003RR1FD5</x:t>
   </x:si>
   <x:si>
-    <x:t>13,370,558</x:t>
-[...5 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>13,442,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,934,825.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POW VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002NF5FT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,877,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,154,416.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>KBC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Kinh Bac City Development Share Holding</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V13PL0</x:t>
   </x:si>
   <x:si>
-    <x:t>5,103,700</x:t>
-[...23 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>5,131,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,096,982.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>EIB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Export Import Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DB3KG5</x:t>
   </x:si>
   <x:si>
-    <x:t>6,907,329</x:t>
-[...2 lines deleted...]
-    <x:t>$5,772,034.95</x:t>
+    <x:t>6,944,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,687,954.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>VPX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vp Bank Securities Ltd Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CFY25J8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,348,100</x:t>
-[...2 lines deleted...]
-    <x:t>$5,727,108.32</x:t>
+    <x:t>5,377,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,650,630.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>HAG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hagl Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GCXWG1</x:t>
   </x:si>
   <x:si>
-    <x:t>8,495,500</x:t>
-[...5 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>8,541,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,005,088.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thanh Thanh Cong - Bien Hoa Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DWVGH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,588,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,455,312.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tasco Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VGW3Y0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,352,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,326,384.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VPI VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Van Phu - Invest Investment Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JC6HXT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,789,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,130,541.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>DGC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Duc Giang Chemicals Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QTZ0W7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,221,132</x:t>
-[...56 lines deleted...]
-    <x:t>$4,103,739.65</x:t>
+    <x:t>2,232,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,060,002.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>NAB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Nam A Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00N6NJMG6</x:t>
   </x:si>
   <x:si>
-    <x:t>7,095,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>8,561,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,013,714.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Gon-Ha Noi Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JP1G79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,674,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,963,738.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>PDR VN</x:t>
   </x:si>
   <x:si>
     <x:t>Phat Dat Real Estate Development Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG7X29</x:t>
   </x:si>
   <x:si>
-    <x:t>6,119,362</x:t>
-[...2 lines deleted...]
-    <x:t>$3,864,534.96</x:t>
+    <x:t>6,152,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,948,286.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>VHC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinh Hoan Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V0W6M1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,632,660</x:t>
-[...20 lines deleted...]
-    <x:t>$3,752,162.20</x:t>
+    <x:t>1,641,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,707,507.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
+    <x:t>BVH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bao Viet Holdings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N1D2L9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,383,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,635,333.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Technical Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TFTNF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,420,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,536,959.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
     <x:t>VCG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Construction And Import-Export</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCJC2</x:t>
   </x:si>
   <x:si>
-    <x:t>4,241,219</x:t>
-[...20 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>4,264,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,358,784.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saigon Beer Alcohol Beverage Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9NNW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,839,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,300,100.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Fertilizer &amp; Chemicals Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TSXTH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,314,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,296,692.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoang Huy Investment Financial Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DVPC837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,362,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,259,550.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVD VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Drilling &amp; Well Services J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QFV9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,869,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,254,192.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idico Corp Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0055XHM94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,904,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,181,061.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>SIP VN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Gon Vrg Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003SZSNJ4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,588,220</x:t>
-[...107 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>1,596,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,140,130.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>KDH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Khang Dien House Trading And Investment</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7Z3F4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,521,072</x:t>
-[...2 lines deleted...]
-    <x:t>$3,236,844.92</x:t>
+    <x:t>3,540,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,128,367.96</x:t>
   </x:si>
   <x:si>
     <x:t>HVN VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Airlines Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FWLXH8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,550,600</x:t>
-[...5 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>3,569,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,967,386.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>DCM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Ca Mau Fertilizer Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008D1PSN1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,812,200</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>1,821,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,814,840.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>DIG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Development Investment Construction Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW9M63</x:t>
   </x:si>
   <x:si>
-    <x:t>5,224,894</x:t>
-[...2 lines deleted...]
-    <x:t>$2,926,606.28</x:t>
+    <x:t>5,253,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,751,929.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fpt Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019LTG04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,951,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,698,886.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>BAF VN</x:t>
   </x:si>
   <x:si>
     <x:t>Baf Viet Nam Agriculture Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013T7PJ15</x:t>
   </x:si>
   <x:si>
-    <x:t>1,994,700</x:t>
-[...20 lines deleted...]
-    <x:t>$2,735,339.62</x:t>
+    <x:t>2,005,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,633,976.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kido Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LNDM11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,412,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,577,032.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>DXG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dat Xanh Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q1XB43</x:t>
   </x:si>
   <x:si>
-    <x:t>4,441,865</x:t>
-[...23 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>4,466,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,564,371.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>HSG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Sen Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KFK1K6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,181,411</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>5,209,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,531,143.03</x:t>
   </x:si>
   <x:si>
     <x:t>CEO VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ceo Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0076J67K2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,641,595</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>3,661,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,322,349.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTR VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viettel Construction Joint Stock Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003TCC6P1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>475,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,634,242.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>HDG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ha Do Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q6YTV2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,635,756</x:t>
-[...23 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>1,644,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,467,071.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>FUEVFVND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dcvfmvn Diamond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TR4HHL9</x:t>
   </x:si>
   <x:si>
     <x:t>62,610</x:t>
   </x:si>
   <x:si>
-    <x:t>$87,642.11</x:t>
+    <x:t>$86,631.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>-VND CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>124,927,558,051</x:t>
+    <x:t>103,217,035,606</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,745,586.25</x:t>
+    <x:t>$3,918,195.94</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>712,771</x:t>
-[...5 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>-2,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-2,742.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-3,193,016.05</x:t>
-[...2 lines deleted...]
-    <x:t>-0.55%</x:t>
+    <x:t>$-2,205,373.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1132,51 +1138,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b53a2c257e481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0964cb034e684a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R78bef36834c6488e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a23c6183614aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R91fed75d42164448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R27f63519cfb04654" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I63"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1727,109 +1733,109 @@
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
@@ -2133,80 +2139,80 @@
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
@@ -2249,752 +2255,752 @@
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="2" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>