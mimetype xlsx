--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,1116 +1,1149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57dab378676a4f45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc856be508c0b4091" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260526" sheetId="1" r:id="R27f63519cfb04654"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260616" sheetId="1" r:id="Rcfbd9ed17b48492f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="357">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/26/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="368">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VHM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinhomes Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KMYS8P1</x:t>
   </x:si>
   <x:si>
-    <x:t>11,585,767</x:t>
+    <x:t>11,547,567</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$67,534,770.12</x:t>
+    <x:t>$59,714,440.75</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>11.70%</x:t>
+    <x:t>10.79%</x:t>
   </x:si>
   <x:si>
     <x:t>VIC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vingroup Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TD3TC9</x:t>
   </x:si>
   <x:si>
-    <x:t>7,610,198</x:t>
-[...5 lines deleted...]
-    <x:t>10.66%</x:t>
+    <x:t>7,585,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,773,897.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.08%</x:t>
   </x:si>
   <x:si>
     <x:t>MSN VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PSPMR5</x:t>
   </x:si>
   <x:si>
-    <x:t>12,025,476</x:t>
-[...5 lines deleted...]
-    <x:t>6.09%</x:t>
+    <x:t>11,985,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,192,365.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
   </x:si>
   <x:si>
     <x:t>HPG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Phat Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TX8GM7</x:t>
   </x:si>
   <x:si>
-    <x:t>32,687,598</x:t>
-[...5 lines deleted...]
-    <x:t>5.21%</x:t>
+    <x:t>32,579,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,877,648.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
   </x:si>
   <x:si>
     <x:t>MCH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Consumer Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MJ8MC1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,754,200</x:t>
-[...5 lines deleted...]
-    <x:t>5.01%</x:t>
+    <x:t>5,735,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,347,176.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
   </x:si>
   <x:si>
     <x:t>SSI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ssi Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4DR4</x:t>
   </x:si>
   <x:si>
-    <x:t>24,289,726</x:t>
-[...5 lines deleted...]
-    <x:t>4.46%</x:t>
+    <x:t>24,209,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,301,784.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
   </x:si>
   <x:si>
     <x:t>VCB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank For Foreign Trade Of Vietnam Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM8HF6</x:t>
   </x:si>
   <x:si>
-    <x:t>10,347,501</x:t>
-[...5 lines deleted...]
-    <x:t>4.38%</x:t>
+    <x:t>10,313,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,154,867.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
   </x:si>
   <x:si>
     <x:t>VNM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Dairy Products Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF6N60</x:t>
   </x:si>
   <x:si>
-    <x:t>10,788,441</x:t>
-[...5 lines deleted...]
-    <x:t>4.19%</x:t>
+    <x:t>10,752,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,116,159.52</x:t>
   </x:si>
   <x:si>
     <x:t>VIX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vix Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3LMQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>32,324,209</x:t>
-[...5 lines deleted...]
-    <x:t>3.95%</x:t>
+    <x:t>32,217,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,901,135.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCK VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vps Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008KG3LL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,092,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,534,296.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>VRE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vincom Retail Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MP70P6</x:t>
   </x:si>
   <x:si>
-    <x:t>12,381,422</x:t>
-[...23 lines deleted...]
-    <x:t>2.47%</x:t>
+    <x:t>12,340,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,409,505.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>VJC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietjet Aviation Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QBJXH5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,951,140</x:t>
-[...5 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>2,528,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,234,321.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
   </x:si>
   <x:si>
     <x:t>VCI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietcap Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0073XTVS8</x:t>
   </x:si>
   <x:si>
-    <x:t>12,506,487</x:t>
-[...5 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>12,465,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,734,954.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>VND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vndirect Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QK20H5</x:t>
   </x:si>
   <x:si>
-    <x:t>16,152,925</x:t>
-[...5 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>16,099,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,116,731.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>STB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon Thuong Tin Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7H3V0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,055,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>4,041,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,927,149.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>SHB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon - Hanoi Commercial Joint Stock B</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G88YK9</x:t>
   </x:si>
   <x:si>
-    <x:t>19,563,231</x:t>
-[...2 lines deleted...]
-    <x:t>$10,248,361.53</x:t>
+    <x:t>19,498,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,268,460.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCX VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Techcom Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YPQWJB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,946,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,783,072.20</x:t>
   </x:si>
   <x:si>
     <x:t>1.77%</x:t>
   </x:si>
   <x:si>
+    <x:t>FPT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fpt Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMZJZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,408,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,454,986.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
     <x:t>GEX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B8G4S87</x:t>
   </x:si>
   <x:si>
-    <x:t>7,880,100</x:t>
-[...38 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>7,854,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,171,642.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>GEE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Electric Equipment Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG015PZHH97</x:t>
   </x:si>
   <x:si>
-    <x:t>2,204,100</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>2,196,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,851,739.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>NVL VN</x:t>
   </x:si>
   <x:si>
     <x:t>No Va Land Investment Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003RR1FD5</x:t>
   </x:si>
   <x:si>
-    <x:t>13,442,258</x:t>
-[...5 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>14,402,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,377,080.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>POW VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002NF5FT6</x:t>
   </x:si>
   <x:si>
-    <x:t>11,877,347</x:t>
-[...5 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>11,838,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,356,651.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>KBC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Kinh Bac City Development Share Holding</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V13PL0</x:t>
   </x:si>
   <x:si>
-    <x:t>5,131,400</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>5,114,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,000,776.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VPX VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vp Bank Securities Ltd Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CFY25J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,359,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,689,418.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>EIB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Export Import Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DB3KG5</x:t>
   </x:si>
   <x:si>
-    <x:t>6,944,529</x:t>
-[...23 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>6,921,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,550,485.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>HAG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hagl Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GCXWG1</x:t>
   </x:si>
   <x:si>
-    <x:t>8,541,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>8,513,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,907,551.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>SBT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Thanh Thanh Cong - Bien Hoa Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DWVGH6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,588,871</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>5,570,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,606,583.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>HUT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Tasco Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VGW3Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>7,352,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>7,328,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,346,896.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>VPI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Van Phu - Invest Investment Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JC6HXT9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,789,652</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>1,783,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,205,118.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Gon-Ha Noi Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JP1G79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,656,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,116,990.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>DGC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Duc Giang Chemicals Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QTZ0W7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,232,832</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>2,225,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,073,531.56</x:t>
   </x:si>
   <x:si>
     <x:t>NAB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Nam A Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00N6NJMG6</x:t>
   </x:si>
   <x:si>
-    <x:t>8,561,400</x:t>
-[...20 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>8,533,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,032,238.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VHC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinh Hoan Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V0W6M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,636,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,630,156.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>PDR VN</x:t>
   </x:si>
   <x:si>
     <x:t>Phat Dat Real Estate Development Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG7X29</x:t>
   </x:si>
   <x:si>
-    <x:t>6,152,262</x:t>
-[...23 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>6,132,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,569,978.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Technical Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TFTNF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,412,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,466,768.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>BVH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Bao Viet Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N1D2L9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,383,896</x:t>
-[...23 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>1,379,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,426,706.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saigon Beer Alcohol Beverage Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9NNW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,833,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,418,447.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVD VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Drilling &amp; Well Services J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QFV9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,860,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,282,327.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HVN VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Airlines Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FWLXH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,557,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,247,927.50</x:t>
   </x:si>
   <x:si>
     <x:t>VCG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Construction And Import-Export</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCJC2</x:t>
   </x:si>
   <x:si>
-    <x:t>4,264,119</x:t>
-[...20 lines deleted...]
-    <x:t>$3,300,100.98</x:t>
+    <x:t>4,250,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,237,477.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Khang Dien House Trading And Investment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q7Z3F4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,528,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,170,403.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
+    <x:t>IDC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idico Corp Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0055XHM94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,898,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,135,304.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoang Huy Investment Financial Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DVPC837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,344,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,107,808.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIP VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Gon Vrg Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003SZSNJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,591,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,099,781.91</x:t>
+  </x:si>
+  <x:si>
     <x:t>DPM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Fertilizer &amp; Chemicals Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TSXTH8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,314,686</x:t>
-[...68 lines deleted...]
-    <x:t>$3,140,130.43</x:t>
+    <x:t>3,303,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,983,253.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.54%</x:t>
   </x:si>
   <x:si>
-    <x:t>KDH VN</x:t>
-[...26 lines deleted...]
-    <x:t>$2,967,386.40</x:t>
+    <x:t>FTS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fpt Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019LTG04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,941,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,828,000.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.51%</x:t>
   </x:si>
   <x:si>
+    <x:t>KDC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kido Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LNDM11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,408,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,677,152.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAF VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baf Viet Nam Agriculture Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013T7PJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,998,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,667,498.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development Investment Construction Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TW9M63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,235,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,621,019.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dat Xanh Group Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q1XB43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,074,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,557,992.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
     <x:t>DCM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Ca Mau Fertilizer Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008D1PSN1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,821,900</x:t>
-[...74 lines deleted...]
-    <x:t>$2,577,032.60</x:t>
+    <x:t>1,815,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,517,428.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.45%</x:t>
   </x:si>
   <x:si>
-    <x:t>DXG VN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>HSG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Sen Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KFK1K6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,209,211</x:t>
-[...2 lines deleted...]
-    <x:t>$2,531,143.03</x:t>
+    <x:t>5,192,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,400,990.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>CEO VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ceo Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0076J67K2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,661,295</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>3,831,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,268,150.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VPL VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinpearl Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009LJFB04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>512,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,733,748.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ha Do Group Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q6YTV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,803,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,464,088.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>CTR VN</x:t>
   </x:si>
   <x:si>
     <x:t>Viettel Construction Joint Stock Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003TCC6P1</x:t>
   </x:si>
   <x:si>
-    <x:t>475,700</x:t>
-[...23 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>248,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$809,682.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Maritime Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004LNP3V9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,010,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,082.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>FUEVFVND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dcvfmvn Diamond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TR4HHL9</x:t>
   </x:si>
   <x:si>
     <x:t>62,610</x:t>
   </x:si>
   <x:si>
-    <x:t>$86,631.53</x:t>
+    <x:t>$86,875.07</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>-VND CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>103,217,035,606</x:t>
+    <x:t>800,665,094,316</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,918,195.94</x:t>
+    <x:t>$30,442,382.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-2,743</x:t>
-[...5 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>-33,821,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-33,821,721.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-6.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,205,373.45</x:t>
-[...2 lines deleted...]
-    <x:t>-0.38%</x:t>
+    <x:t>$3,720,775.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1138,56 +1171,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a23c6183614aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R91fed75d42164448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R27f63519cfb04654" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a24c751afd44457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf1a6df2f90394235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfbd9ed17b48492f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I63"/>
+  <x:dimension ref="A1:I65"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1472,312 +1505,312 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
@@ -2313,703 +2346,761 @@
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A63" s="1">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="H62" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="A63" s="2" t="s">
+      <x:c r="E63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="B63" s="2" t="s">
+      <x:c r="G63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A64" s="1">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A65" s="2" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="B65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C63" s="2" t="s">
+      <x:c r="C65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D63" s="2" t="s">
+      <x:c r="D65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E63" s="2" t="s">
+      <x:c r="E65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F63" s="2" t="s">
+      <x:c r="F65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G63" s="2" t="s">
+      <x:c r="G65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H63" s="2" t="s">
+      <x:c r="H65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I63" s="2" t="s">
+      <x:c r="I65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A63:I63"/>
+    <x:mergeCell ref="A65:I65"/>
   </x:mergeCells>
 </x:worksheet>
 </file>