--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,1149 +1,1131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc856be508c0b4091" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e96a7ccead14e66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260616" sheetId="1" r:id="Rcfbd9ed17b48492f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260706" sheetId="1" r:id="Rf8064268f52f4c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="368">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/16/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="362">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>VIC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vingroup Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TD3TC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,905,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,490,325.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.87%</x:t>
+  </x:si>
+  <x:si>
     <x:t>VHM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinhomes Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KMYS8P1</x:t>
   </x:si>
   <x:si>
-    <x:t>11,547,567</x:t>
-[...29 lines deleted...]
-    <x:t>10.08%</x:t>
+    <x:t>7,884,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,263,314.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.29%</x:t>
   </x:si>
   <x:si>
     <x:t>MSN VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PSPMR5</x:t>
   </x:si>
   <x:si>
-    <x:t>11,985,876</x:t>
-[...5 lines deleted...]
-    <x:t>6.00%</x:t>
+    <x:t>11,815,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,730,671.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masan Consumer Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MJ8MC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,653,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,965,543.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank For Foreign Trade Of Vietnam Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM8HF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,772,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,447,915.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
   </x:si>
   <x:si>
     <x:t>HPG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Phat Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TX8GM7</x:t>
   </x:si>
   <x:si>
-    <x:t>32,579,998</x:t>
-[...23 lines deleted...]
-    <x:t>5.12%</x:t>
+    <x:t>29,738,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,160,334.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNM VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Dairy Products Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF6N60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,367,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,033,218.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
   </x:si>
   <x:si>
     <x:t>SSI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ssi Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4DR4</x:t>
   </x:si>
   <x:si>
-    <x:t>24,209,726</x:t>
-[...20 lines deleted...]
-    <x:t>$24,154,867.07</x:t>
+    <x:t>23,866,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,352,917.56</x:t>
   </x:si>
   <x:si>
     <x:t>4.36%</x:t>
   </x:si>
   <x:si>
-    <x:t>VNM VN</x:t>
-[...11 lines deleted...]
-    <x:t>$24,116,159.52</x:t>
+    <x:t>VCK VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vps Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008KG3LL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,182,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,126,637.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
   </x:si>
   <x:si>
     <x:t>VIX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vix Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3LMQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>32,217,809</x:t>
-[...23 lines deleted...]
-    <x:t>2.63%</x:t>
+    <x:t>31,760,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,709,508.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fpt Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMZJZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,040,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,008,599.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VJC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietjet Aviation Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBJXH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,600,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,935,698.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCX VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Techcom Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YPQWJB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,816,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,922,707.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saigon Thuong Tin Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D7H3V0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,781,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,891,194.78</x:t>
   </x:si>
   <x:si>
     <x:t>VRE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vincom Retail Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MP70P6</x:t>
   </x:si>
   <x:si>
-    <x:t>12,340,622</x:t>
-[...23 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>11,845,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,496,492.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>VCI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietcap Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0073XTVS8</x:t>
   </x:si>
   <x:si>
-    <x:t>12,465,287</x:t>
-[...5 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>13,096,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,202,453.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VPL VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinpearl Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009LJFB04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,537,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,198,904.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>VND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vndirect Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QK20H5</x:t>
   </x:si>
   <x:si>
-    <x:t>16,099,725</x:t>
-[...20 lines deleted...]
-    <x:t>$10,927,149.07</x:t>
+    <x:t>15,871,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,003,564.57</x:t>
   </x:si>
   <x:si>
     <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>SHB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon - Hanoi Commercial Joint Stock B</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G88YK9</x:t>
   </x:si>
   <x:si>
-    <x:t>19,498,831</x:t>
-[...41 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>17,762,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,034,668.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>GEX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B8G4S87</x:t>
   </x:si>
   <x:si>
-    <x:t>7,854,100</x:t>
-[...5 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>7,742,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,495,387.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVL VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No Va Land Investment Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003RR1FD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,874,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,001,437.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>GEE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Electric Equipment Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG015PZHH97</x:t>
   </x:si>
   <x:si>
-    <x:t>2,196,900</x:t>
-[...23 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>2,165,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,835,034.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Maritime Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004LNP3V9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,110,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,085,621.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinh Bac City Development Share Holding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V13PL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,440,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,924,043.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VPX VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vp Bank Securities Ltd Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CFY25J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,283,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,643,238.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Export Import Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DB3KG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,085,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,400,108.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>POW VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002NF5FT6</x:t>
   </x:si>
   <x:si>
-    <x:t>11,838,347</x:t>
-[...59 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>8,644,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,873,351.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>HAG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hagl Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GCXWG1</x:t>
   </x:si>
   <x:si>
-    <x:t>8,513,200</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>8,392,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,782,243.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>SBT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Thanh Thanh Cong - Bien Hoa Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DWVGH6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,570,471</x:t>
-[...2 lines deleted...]
-    <x:t>$4,606,583.18</x:t>
+    <x:t>5,746,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,643,303.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.83%</x:t>
   </x:si>
   <x:si>
+    <x:t>NAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nam A Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N6NJMG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,412,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,259,694.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DGC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duc Giang Chemicals Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003QTZ0W7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,354,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,151,036.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VPI VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Van Phu - Invest Investment Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JC6HXT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,758,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,125,576.37</x:t>
+  </x:si>
+  <x:si>
     <x:t>HUT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Tasco Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VGW3Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>7,328,700</x:t>
-[...23 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>7,074,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,115,350.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVD VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Drilling &amp; Well Services J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QFV9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,132,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,754,332.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>SHS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Gon-Ha Noi Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JP1G79</x:t>
   </x:si>
   <x:si>
-    <x:t>5,656,224</x:t>
-[...38 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>5,069,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,603,129.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HVN VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Airlines Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FWLXH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,507,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,397,468.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Technical Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TFTNF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,449,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,389,563.10</x:t>
   </x:si>
   <x:si>
     <x:t>VHC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinh Hoan Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V0W6M1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,636,060</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>1,505,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,301,744.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>PDR VN</x:t>
   </x:si>
   <x:si>
     <x:t>Phat Dat Real Estate Development Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG7X29</x:t>
   </x:si>
   <x:si>
-    <x:t>6,132,062</x:t>
-[...23 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>6,045,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,293,258.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Construction And Import-Export</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCJC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,280,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,286,409.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saigon Beer Alcohol Beverage Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9NNW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,807,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,242,169.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>BVH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Bao Viet Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N1D2L9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,379,296</x:t>
-[...68 lines deleted...]
-    <x:t>$3,237,477.61</x:t>
+    <x:t>1,359,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,107,763.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>KDH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Khang Dien House Trading And Investment</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7Z3F4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,528,472</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>3,952,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,088,760.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIP VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Gon Vrg Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003SZSNJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,603,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,037,765.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fpt Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019LTG04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,899,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,970,402.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Fertilizer &amp; Chemicals Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TSXTH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,257,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,774,096.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAF VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baf Viet Nam Agriculture Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013T7PJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,412,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,740,731.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>IDC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Idico Corp Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0055XHM94</x:t>
   </x:si>
   <x:si>
-    <x:t>1,898,316</x:t>
-[...2 lines deleted...]
-    <x:t>$3,135,304.13</x:t>
+    <x:t>1,764,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,685,618.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kido Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LNDM11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,429,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,673,516.78</x:t>
   </x:si>
   <x:si>
     <x:t>TCH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoang Huy Investment Financial Services</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DVPC837</x:t>
   </x:si>
   <x:si>
-    <x:t>5,344,655</x:t>
-[...89 lines deleted...]
-    <x:t>$2,667,498.57</x:t>
+    <x:t>5,011,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,608,178.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>DIG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Development Investment Construction Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW9M63</x:t>
   </x:si>
   <x:si>
-    <x:t>5,235,994</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>5,273,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,392,605.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCM VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Ca Mau Fertilizer Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008D1PSN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,790,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,354,544.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoa Sen Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KFK1K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,118,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,233,853.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>DXG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dat Xanh Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q1XB43</x:t>
   </x:si>
   <x:si>
-    <x:t>5,074,514</x:t>
-[...41 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>4,645,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,107,904.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>CEO VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ceo Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0076J67K2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,831,759</x:t>
-[...20 lines deleted...]
-    <x:t>$1,733,748.21</x:t>
+    <x:t>3,861,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,044,645.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ha Do Group Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q6YTV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,491.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUEVFVND VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dcvfmvn Diamond ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TR4HHL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,663.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-VND CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,662,943,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,888,324.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-47.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,746,812.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
-  </x:si>
-[...112 lines deleted...]
-    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1171,62 +1153,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a24c751afd44457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf1a6df2f90394235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfbd9ed17b48492f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra558ad5097a345c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb8b00292b22740c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf8064268f52f4c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I65"/>
+  <x:dimension ref="A1:I64"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="22" customWidth="1"/>
+    <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1505,225 +1487,225 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
@@ -2172,370 +2154,370 @@
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
@@ -2549,558 +2531,529 @@
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A64" s="2" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="B64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B65" s="2" t="s">
+      <x:c r="C64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C65" s="2" t="s">
+      <x:c r="D64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D65" s="2" t="s">
+      <x:c r="E64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E65" s="2" t="s">
+      <x:c r="F64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F65" s="2" t="s">
+      <x:c r="G64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G65" s="2" t="s">
+      <x:c r="H64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H65" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I65" s="2" t="s">
+      <x:c r="I64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A65:I65"/>
+    <x:mergeCell ref="A64:I64"/>
   </x:mergeCells>
 </x:worksheet>
 </file>