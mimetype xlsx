--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e96a7ccead14e66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445264af5fef4ef0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260706" sheetId="1" r:id="Rf8064268f52f4c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260706" sheetId="1" r:id="R455d91b011fe4e49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="362">
   <x:si>
     <x:t>Daily Holdings (%)  07/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1153,51 +1153,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra558ad5097a345c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb8b00292b22740c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf8064268f52f4c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82cf06237a144588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5597a194f15f4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R455d91b011fe4e49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I64"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">