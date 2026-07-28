--- v5 (2026-07-07)
+++ v6 (2026-07-28)
@@ -1,1131 +1,1134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445264af5fef4ef0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d44e7628cb4bab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260706" sheetId="1" r:id="R455d91b011fe4e49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260724" sheetId="1" r:id="Rf05dd47b692e45ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="362">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="363">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VIC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vingroup Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TD3TC9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,905,098</x:t>
+    <x:t>5,625,298</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$49,490,325.92</x:t>
+    <x:t>$45,332,385.41</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.87%</x:t>
+    <x:t>9.47%</x:t>
   </x:si>
   <x:si>
     <x:t>VHM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinhomes Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KMYS8P1</x:t>
   </x:si>
   <x:si>
-    <x:t>7,884,167</x:t>
-[...5 lines deleted...]
-    <x:t>8.29%</x:t>
+    <x:t>7,510,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,937,127.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masan Consumer Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MJ8MC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,385,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,503,909.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
   </x:si>
   <x:si>
     <x:t>MSN VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PSPMR5</x:t>
   </x:si>
   <x:si>
-    <x:t>11,815,576</x:t>
-[...23 lines deleted...]
-    <x:t>5.37%</x:t>
+    <x:t>11,256,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,247,775.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNM VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Dairy Products Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF6N60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,781,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,340,765.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>VCB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank For Foreign Trade Of Vietnam Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM8HF6</x:t>
   </x:si>
   <x:si>
-    <x:t>11,772,401</x:t>
-[...5 lines deleted...]
-    <x:t>4.92%</x:t>
+    <x:t>11,215,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,994,224.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>HPG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Phat Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TX8GM7</x:t>
   </x:si>
   <x:si>
-    <x:t>29,738,598</x:t>
-[...23 lines deleted...]
-    <x:t>4.66%</x:t>
+    <x:t>28,332,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,358,045.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
   </x:si>
   <x:si>
     <x:t>SSI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ssi Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4DR4</x:t>
   </x:si>
   <x:si>
-    <x:t>23,866,226</x:t>
-[...5 lines deleted...]
-    <x:t>4.36%</x:t>
+    <x:t>22,738,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,640,770.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
   </x:si>
   <x:si>
     <x:t>VCK VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vps Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008KG3LL1</x:t>
   </x:si>
   <x:si>
-    <x:t>18,182,100</x:t>
-[...5 lines deleted...]
-    <x:t>4.14%</x:t>
+    <x:t>17,323,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,417,798.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
   </x:si>
   <x:si>
     <x:t>VIX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vix Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3LMQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>31,760,609</x:t>
-[...5 lines deleted...]
-    <x:t>3.53%</x:t>
+    <x:t>30,259,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,250,909.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saigon Thuong Tin Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D7H3V0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,555,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,697,426.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VJC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietjet Aviation Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBJXH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,477,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,978,450.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
   </x:si>
   <x:si>
     <x:t>FPT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Fpt Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PMZJZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>5,040,200</x:t>
-[...23 lines deleted...]
-    <x:t>2.50%</x:t>
+    <x:t>4,803,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,450,333.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
   </x:si>
   <x:si>
     <x:t>TCX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Techcom Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YPQWJB1</x:t>
   </x:si>
   <x:si>
-    <x:t>7,816,400</x:t>
-[...2 lines deleted...]
-    <x:t>$12,922,707.01</x:t>
+    <x:t>7,448,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,032,612.09</x:t>
   </x:si>
   <x:si>
     <x:t>2.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>STB VN</x:t>
-[...11 lines deleted...]
-    <x:t>$12,891,194.78</x:t>
+    <x:t>VPL VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinpearl Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009LJFB04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,368,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,506,891.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VND VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vndirect Securities Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QK20H5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,120,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,444,095.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>VRE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vincom Retail Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MP70P6</x:t>
   </x:si>
   <x:si>
-    <x:t>11,845,522</x:t>
-[...5 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>11,286,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,378,998.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>VCI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietcap Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0073XTVS8</x:t>
   </x:si>
   <x:si>
-    <x:t>13,096,987</x:t>
-[...41 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>12,477,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,356,633.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>SHB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon - Hanoi Commercial Joint Stock B</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G88YK9</x:t>
   </x:si>
   <x:si>
-    <x:t>17,762,631</x:t>
-[...5 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>16,923,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,570,481.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVL VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No Va Land Investment Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003RR1FD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,172,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,947,439.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>GEX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B8G4S87</x:t>
   </x:si>
   <x:si>
-    <x:t>7,742,800</x:t>
-[...23 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>7,377,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,098,741.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Maritime Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004LNP3V9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,633,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,825,929.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinh Bac City Development Share Holding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V13PL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,183,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,464,133.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>GEE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Electric Equipment Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG015PZHH97</x:t>
   </x:si>
   <x:si>
-    <x:t>2,165,800</x:t>
-[...41 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>2,063,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,320,685.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>VPX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vp Bank Securities Ltd Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CFY25J8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,283,400</x:t>
-[...5 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>5,033,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,935,699.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>EIB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Export Import Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DB3KG5</x:t>
   </x:si>
   <x:si>
-    <x:t>7,085,929</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>6,752,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,472,851.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thanh Thanh Cong - Bien Hoa Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DWVGH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,475,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,315,728.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hagl Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GCXWG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,995,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,248,386.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>POW VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002NF5FT6</x:t>
   </x:si>
   <x:si>
-    <x:t>8,644,647</x:t>
-[...2 lines deleted...]
-    <x:t>$4,873,351.71</x:t>
+    <x:t>8,236,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,176,002.91</x:t>
   </x:si>
   <x:si>
     <x:t>0.87%</x:t>
   </x:si>
   <x:si>
-    <x:t>HAG VN</x:t>
-[...32 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>VPI VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Van Phu - Invest Investment Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JC6HXT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,675,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,048,474.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tasco Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VGW3Y0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,740,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,814,619.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>NAB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Nam A Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00N6NJMG6</x:t>
   </x:si>
   <x:si>
-    <x:t>8,412,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>8,015,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,806,083.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVD VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Drilling &amp; Well Services J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QFV9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,980,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,591,655.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>DGC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Duc Giang Chemicals Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QTZ0W7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,354,332</x:t>
-[...53 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>2,243,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,136,654.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saigon Beer Alcohol Beverage Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9NNW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,721,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,036,776.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Technical Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TFTNF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,332,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,026,949.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VHC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinh Hoan Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V0W6M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,433,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,931,045.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Construction And Import-Export</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCJC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,756,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,802,505.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bao Viet Holdings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N1D2L9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,293,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,794,950.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>SHS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Gon-Ha Noi Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JP1G79</x:t>
   </x:si>
   <x:si>
-    <x:t>5,069,024</x:t>
-[...5 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>4,829,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,780,768.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIP VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Gon Vrg Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003SZSNJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,526,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,704,438.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>HVN VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Airlines Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FWLXH8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,507,100</x:t>
-[...38 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>3,341,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,680,993.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Fertilizer &amp; Chemicals Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TSXTH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,102,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,663,623.79</x:t>
   </x:si>
   <x:si>
     <x:t>PDR VN</x:t>
   </x:si>
   <x:si>
     <x:t>Phat Dat Real Estate Development Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG7X29</x:t>
   </x:si>
   <x:si>
-    <x:t>6,045,062</x:t>
-[...53 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>5,759,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,612,492.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAF VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baf Viet Nam Agriculture Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013T7PJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,301,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,526,606.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kido Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LNDM11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,360,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,516,735.79</x:t>
   </x:si>
   <x:si>
     <x:t>KDH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Khang Dien House Trading And Investment</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7Z3F4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,952,772</x:t>
-[...23 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>3,767,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,486,067.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idico Corp Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0055XHM94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,849,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,337,868.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>FTS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Fpt Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019LTG04</x:t>
   </x:si>
   <x:si>
-    <x:t>2,899,827</x:t>
-[...74 lines deleted...]
-    <x:t>$2,673,516.78</x:t>
+    <x:t>2,762,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,259,366.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>TCH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoang Huy Investment Financial Services</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DVPC837</x:t>
   </x:si>
   <x:si>
-    <x:t>5,011,855</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>4,774,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,117,251.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>DIG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Development Investment Construction Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW9M63</x:t>
   </x:si>
   <x:si>
-    <x:t>5,273,894</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>5,025,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,962,821.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoa Sen Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KFK1K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,875,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,929,559.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>DCM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Ca Mau Fertilizer Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008D1PSN1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,790,100</x:t>
-[...23 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>1,704,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,914,630.24</x:t>
   </x:si>
   <x:si>
     <x:t>DXG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dat Xanh Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q1XB43</x:t>
   </x:si>
   <x:si>
-    <x:t>4,645,314</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>4,425,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,696,413.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>CEO VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ceo Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0076J67K2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,861,259</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>3,678,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,615,573.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUEVFVND VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dcvfmvn Diamond ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TR4HHL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,327.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>HDG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ha Do Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q6YTV2</x:t>
   </x:si>
   <x:si>
-    <x:t>164,511</x:t>
-[...20 lines deleted...]
-    <x:t>$85,663.36</x:t>
+    <x:t>11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,429,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,429,624.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>-VND CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...23 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>26,311,832,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$999,423.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,746,812.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$94,947.04</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1153,51 +1156,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82cf06237a144588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5597a194f15f4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R455d91b011fe4e49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd233aa6590904b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8572befb8054422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf05dd47b692e45ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I64"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1661,1390 +1664,1390 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="2" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="B64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>