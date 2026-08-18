--- v6 (2026-07-28)
+++ v7 (2026-08-18)
@@ -1,1134 +1,1140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d44e7628cb4bab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb03cf41e62490c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260724" sheetId="1" r:id="Rf05dd47b692e45ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260814" sheetId="1" r:id="R2e1f9b527c6b4c83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="363">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/24/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="365">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VIC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vingroup Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TD3TC9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,625,298</x:t>
+    <x:t>5,649,798</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$45,332,385.41</x:t>
+    <x:t>$43,315,444.92</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.47%</x:t>
+    <x:t>8.76%</x:t>
   </x:si>
   <x:si>
     <x:t>VHM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinhomes Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KMYS8P1</x:t>
   </x:si>
   <x:si>
-    <x:t>7,510,167</x:t>
-[...5 lines deleted...]
-    <x:t>7.72%</x:t>
+    <x:t>15,086,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,363,548.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSN VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masan Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PSPMR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,304,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,650,171.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.79%</x:t>
   </x:si>
   <x:si>
     <x:t>MCH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Consumer Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MJ8MC1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,385,400</x:t>
-[...23 lines deleted...]
-    <x:t>5.69%</x:t>
+    <x:t>5,409,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,293,889.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
   </x:si>
   <x:si>
     <x:t>VNM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Dairy Products Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF6N60</x:t>
   </x:si>
   <x:si>
-    <x:t>11,781,941</x:t>
-[...5 lines deleted...]
-    <x:t>5.50%</x:t>
+    <x:t>11,832,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,866,046.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.64%</x:t>
   </x:si>
   <x:si>
     <x:t>VCB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank For Foreign Trade Of Vietnam Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM8HF6</x:t>
   </x:si>
   <x:si>
-    <x:t>11,215,801</x:t>
-[...5 lines deleted...]
-    <x:t>4.80%</x:t>
+    <x:t>11,263,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,190,715.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
   </x:si>
   <x:si>
     <x:t>HPG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Phat Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TX8GM7</x:t>
   </x:si>
   <x:si>
-    <x:t>28,332,398</x:t>
-[...5 lines deleted...]
-    <x:t>4.67%</x:t>
+    <x:t>28,452,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,121,249.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
   </x:si>
   <x:si>
     <x:t>SSI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ssi Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4DR4</x:t>
   </x:si>
   <x:si>
-    <x:t>22,738,726</x:t>
-[...5 lines deleted...]
-    <x:t>4.10%</x:t>
+    <x:t>27,401,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,378,075.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
   </x:si>
   <x:si>
     <x:t>VCK VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vps Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008KG3LL1</x:t>
   </x:si>
   <x:si>
-    <x:t>17,323,000</x:t>
-[...5 lines deleted...]
-    <x:t>4.06%</x:t>
+    <x:t>17,396,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,678,478.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
   </x:si>
   <x:si>
     <x:t>VIX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vix Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3LMQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>30,259,209</x:t>
-[...5 lines deleted...]
-    <x:t>2.98%</x:t>
+    <x:t>30,387,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,609,234.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
   </x:si>
   <x:si>
     <x:t>STB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon Thuong Tin Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7H3V0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,555,500</x:t>
-[...5 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>4,574,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,641,484.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fpt Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMZJZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,822,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,591,750.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
   </x:si>
   <x:si>
     <x:t>VJC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietjet Aviation Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QBJXH5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,477,862</x:t>
-[...23 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>2,488,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,719,152.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>TCX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Techcom Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YPQWJB1</x:t>
   </x:si>
   <x:si>
-    <x:t>7,448,200</x:t>
-[...5 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>7,478,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,187,948.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCI VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietcap Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0073XTVS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,530,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,441,848.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRE VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vincom Retail Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004MP70P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,333,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,376,498.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>VPL VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinpearl Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009LJFB04</x:t>
   </x:si>
   <x:si>
-    <x:t>3,368,800</x:t>
-[...5 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>3,384,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,641,275.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>VND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vndirect Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QK20H5</x:t>
   </x:si>
   <x:si>
-    <x:t>15,120,725</x:t>
-[...41 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>15,185,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,427,410.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>SHB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon - Hanoi Commercial Joint Stock B</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G88YK9</x:t>
   </x:si>
   <x:si>
-    <x:t>16,923,531</x:t>
-[...5 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>16,994,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,633,891.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>NVL VN</x:t>
   </x:si>
   <x:si>
     <x:t>No Va Land Investment Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003RR1FD5</x:t>
   </x:si>
   <x:si>
-    <x:t>14,172,427</x:t>
-[...5 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>14,231,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,210,825.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>GEX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B8G4S87</x:t>
   </x:si>
   <x:si>
-    <x:t>7,377,500</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>7,408,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,977,664.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>MSB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Maritime Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004LNP3V9</x:t>
   </x:si>
   <x:si>
-    <x:t>9,633,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>9,673,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,970,485.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>KBC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Kinh Bac City Development Share Holding</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V13PL0</x:t>
   </x:si>
   <x:si>
-    <x:t>5,183,200</x:t>
-[...5 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>5,204,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,364,321.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>GEE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Electric Equipment Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG015PZHH97</x:t>
   </x:si>
   <x:si>
-    <x:t>2,063,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>2,072,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,348,939.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thanh Thanh Cong - Bien Hoa Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DWVGH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,498,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,899,314.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>VPX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vp Bank Securities Ltd Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CFY25J8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,033,400</x:t>
-[...5 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>5,055,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,762,847.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>EIB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Export Import Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DB3KG5</x:t>
   </x:si>
   <x:si>
-    <x:t>6,752,029</x:t>
-[...20 lines deleted...]
-    <x:t>$4,315,728.08</x:t>
+    <x:t>6,779,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,444,368.83</x:t>
   </x:si>
   <x:si>
     <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>HAG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hagl Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GCXWG1</x:t>
   </x:si>
   <x:si>
-    <x:t>7,995,800</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>8,029,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,310,997.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>POW VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002NF5FT6</x:t>
   </x:si>
   <x:si>
-    <x:t>8,236,547</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>8,270,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,187,246.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>VPI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Van Phu - Invest Investment Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JC6HXT9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,675,852</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>1,682,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,912,238.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DGC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duc Giang Chemicals Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003QTZ0W7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,252,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,724,308.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nam A Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N6NJMG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,048,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,598,757.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVD VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Drilling &amp; Well Services J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QFV9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,002,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,434,012.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>HUT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Tasco Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VGW3Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,740,100</x:t>
-[...56 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>6,768,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,390,765.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bao Viet Holdings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N1D2L9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,300,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,230,242.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Technical Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TFTNF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,343,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,093,331.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>SAB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon Beer Alcohol Beverage Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V9NNW4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,721,400</x:t>
-[...20 lines deleted...]
-    <x:t>$3,026,949.12</x:t>
+    <x:t>1,728,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,994,536.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>VHC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinh Hoan Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V0W6M1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,433,660</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>1,439,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,994,497.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HVN VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Airlines Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FWLXH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,355,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,986,074.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIP VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Gon Vrg Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003SZSNJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,533,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,932,114.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>VCG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Construction And Import-Export</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCJC2</x:t>
   </x:si>
   <x:si>
     <x:t>4,756,076</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,802,505.25</x:t>
-[...17 lines deleted...]
-    <x:t>$2,794,950.56</x:t>
+    <x:t>$2,871,244.82</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>SHS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Gon-Ha Noi Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JP1G79</x:t>
   </x:si>
   <x:si>
-    <x:t>4,829,324</x:t>
-[...17 lines deleted...]
-    <x:t>$2,704,438.25</x:t>
+    <x:t>4,849,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,836,483.07</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>HVN VN</x:t>
-[...11 lines deleted...]
-    <x:t>$2,680,993.27</x:t>
+    <x:t>BAF VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baf Viet Nam Agriculture Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013T7PJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,311,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,784,092.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.56%</x:t>
   </x:si>
   <x:si>
+    <x:t>KDC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kido Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LNDM11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,367,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,687,766.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDR VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phat Dat Real Estate Development Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG7X29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,783,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,641,263.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
     <x:t>DPM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Fertilizer &amp; Chemicals Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TSXTH8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,102,886</x:t>
-[...53 lines deleted...]
-    <x:t>$2,516,735.79</x:t>
+    <x:t>3,116,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,568,170.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>KDH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Khang Dien House Trading And Investment</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7Z3F4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,767,272</x:t>
-[...5 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>3,781,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,558,158.57</x:t>
   </x:si>
   <x:si>
     <x:t>IDC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Idico Corp Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0055XHM94</x:t>
   </x:si>
   <x:si>
-    <x:t>1,849,887</x:t>
-[...5 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>1,856,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,385,664.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>FTS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Fpt Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019LTG04</x:t>
   </x:si>
   <x:si>
-    <x:t>2,762,827</x:t>
-[...2 lines deleted...]
-    <x:t>$2,259,366.31</x:t>
+    <x:t>2,774,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,326,670.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>TCH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoang Huy Investment Financial Services</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DVPC837</x:t>
   </x:si>
   <x:si>
-    <x:t>4,774,855</x:t>
-[...2 lines deleted...]
-    <x:t>$2,117,251.78</x:t>
+    <x:t>4,795,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,189,773.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>DIG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Development Investment Construction Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW9M63</x:t>
   </x:si>
   <x:si>
-    <x:t>5,025,594</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>5,045,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,082,624.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCM VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Ca Mau Fertilizer Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008D1PSN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,712,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,995,920.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>HSG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Sen Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KFK1K6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,875,511</x:t>
-[...20 lines deleted...]
-    <x:t>$1,914,630.24</x:t>
+    <x:t>4,896,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,975,495.40</x:t>
   </x:si>
   <x:si>
     <x:t>DXG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dat Xanh Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q1XB43</x:t>
   </x:si>
   <x:si>
-    <x:t>4,425,514</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>4,444,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,952,805.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>CEO VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ceo Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0076J67K2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,678,559</x:t>
-[...2 lines deleted...]
-    <x:t>$1,615,573.37</x:t>
+    <x:t>3,694,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,695,188.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>FUEVFVND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dcvfmvn Diamond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TR4HHL9</x:t>
   </x:si>
   <x:si>
     <x:t>62,610</x:t>
   </x:si>
   <x:si>
-    <x:t>$75,327.41</x:t>
+    <x:t>$80,194.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>HDG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ha Do Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q6YTV2</x:t>
   </x:si>
   <x:si>
     <x:t>11</x:t>
   </x:si>
   <x:si>
     <x:t>$6.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>-VND CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,812,735,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,407,833.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...23 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>-2,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-2,952.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$94,947.04</x:t>
+    <x:t>$-453,988.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1156,51 +1162,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd233aa6590904b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8572befb8054422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf05dd47b692e45ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42573ab196fd4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R67e8abfe35a24b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e1f9b527c6b4c83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I64"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1954,283 +1960,283 @@
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
@@ -2244,109 +2250,109 @@
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
@@ -2360,109 +2366,109 @@
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
@@ -2505,549 +2511,549 @@
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="2" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>