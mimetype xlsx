--- v7 (2026-08-18)
+++ v8 (2026-09-08)
@@ -1,1140 +1,1098 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb03cf41e62490c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5678abe7ba1f4b6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260814" sheetId="1" r:id="R2e1f9b527c6b4c83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260907" sheetId="1" r:id="Rb4fa91b50e2b4480"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="365">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="351">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VIC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vingroup Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TD3TC9</x:t>
   </x:si>
   <x:si>
     <x:t>5,649,798</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$43,315,444.92</x:t>
+    <x:t>$55,708,310.45</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.76%</x:t>
+    <x:t>10.62%</x:t>
   </x:si>
   <x:si>
     <x:t>VHM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinhomes Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KMYS8P1</x:t>
   </x:si>
   <x:si>
     <x:t>15,086,534</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,363,548.42</x:t>
-[...2 lines deleted...]
-    <x:t>7.96%</x:t>
+    <x:t>$43,723,846.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.34%</x:t>
   </x:si>
   <x:si>
     <x:t>MSN VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PSPMR5</x:t>
   </x:si>
   <x:si>
     <x:t>11,304,676</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,650,171.00</x:t>
-[...2 lines deleted...]
-    <x:t>5.79%</x:t>
+    <x:t>$29,919,913.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.70%</x:t>
   </x:si>
   <x:si>
     <x:t>MCH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Consumer Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MJ8MC1</x:t>
   </x:si>
   <x:si>
     <x:t>5,409,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,293,889.19</x:t>
-[...2 lines deleted...]
-    <x:t>5.72%</x:t>
+    <x:t>$29,511,115.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
   </x:si>
   <x:si>
     <x:t>VNM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Dairy Products Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF6N60</x:t>
   </x:si>
   <x:si>
     <x:t>11,832,441</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,866,046.96</x:t>
-[...2 lines deleted...]
-    <x:t>5.64%</x:t>
+    <x:t>$28,074,720.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
   </x:si>
   <x:si>
     <x:t>VCB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank For Foreign Trade Of Vietnam Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM8HF6</x:t>
   </x:si>
   <x:si>
     <x:t>11,263,401</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,190,715.55</x:t>
-[...2 lines deleted...]
-    <x:t>5.09%</x:t>
+    <x:t>$25,452,319.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
   </x:si>
   <x:si>
     <x:t>HPG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Phat Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TX8GM7</x:t>
   </x:si>
   <x:si>
     <x:t>28,452,898</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,121,249.45</x:t>
-[...2 lines deleted...]
-    <x:t>4.68%</x:t>
+    <x:t>$23,687,996.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
   </x:si>
   <x:si>
     <x:t>SSI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ssi Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4DR4</x:t>
   </x:si>
   <x:si>
     <x:t>27,401,191</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,378,075.95</x:t>
-[...2 lines deleted...]
-    <x:t>4.32%</x:t>
+    <x:t>$22,124,052.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
   </x:si>
   <x:si>
     <x:t>VCK VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vps Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008KG3LL1</x:t>
   </x:si>
   <x:si>
     <x:t>17,396,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,678,478.68</x:t>
-[...2 lines deleted...]
-    <x:t>3.98%</x:t>
+    <x:t>$20,075,360.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.83%</x:t>
   </x:si>
   <x:si>
     <x:t>VIX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vix Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3LMQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>30,387,409</x:t>
-[...5 lines deleted...]
-    <x:t>3.16%</x:t>
+    <x:t>31,906,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,086,257.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
   </x:si>
   <x:si>
     <x:t>STB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon Thuong Tin Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7H3V0</x:t>
   </x:si>
   <x:si>
     <x:t>4,574,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,641,484.89</x:t>
-[...2 lines deleted...]
-    <x:t>2.56%</x:t>
+    <x:t>$13,548,568.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>FPT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Fpt Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PMZJZ5</x:t>
   </x:si>
   <x:si>
     <x:t>4,822,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,591,750.51</x:t>
-[...2 lines deleted...]
-    <x:t>2.55%</x:t>
+    <x:t>$13,459,233.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>VJC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietjet Aviation Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QBJXH5</x:t>
   </x:si>
   <x:si>
     <x:t>2,488,162</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,719,152.30</x:t>
-[...2 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>$11,877,886.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>TCX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Techcom Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YPQWJB1</x:t>
   </x:si>
   <x:si>
     <x:t>7,478,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,187,948.23</x:t>
-[...2 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>$11,570,832.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRE VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vincom Retail Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004MP70P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,333,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,541,388.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>VCI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietcap Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0073XTVS8</x:t>
   </x:si>
   <x:si>
     <x:t>12,530,787</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,441,848.24</x:t>
-[...20 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>$10,729,849.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>VPL VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinpearl Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009LJFB04</x:t>
   </x:si>
   <x:si>
     <x:t>3,384,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,641,275.21</x:t>
-[...2 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>$10,069,384.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>VND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vndirect Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QK20H5</x:t>
   </x:si>
   <x:si>
     <x:t>15,185,225</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,427,410.86</x:t>
-[...2 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>$9,507,876.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>SHB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon - Hanoi Commercial Joint Stock B</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G88YK9</x:t>
   </x:si>
   <x:si>
     <x:t>16,994,731</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,633,891.19</x:t>
-[...2 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>$7,848,020.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEX VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gelex Group Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B8G4S87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,408,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,367,905.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>NVL VN</x:t>
   </x:si>
   <x:si>
     <x:t>No Va Land Investment Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003RR1FD5</x:t>
   </x:si>
   <x:si>
     <x:t>14,231,427</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,210,825.30</x:t>
-[...20 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>$7,141,820.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>MSB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Maritime Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004LNP3V9</x:t>
   </x:si>
   <x:si>
-    <x:t>9,673,200</x:t>
-[...5 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>11,607,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,842,662.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>KBC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Kinh Bac City Development Share Holding</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V13PL0</x:t>
   </x:si>
   <x:si>
     <x:t>5,204,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,364,321.82</x:t>
-[...2 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>$5,421,943.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>GEE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Electric Equipment Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG015PZHH97</x:t>
   </x:si>
   <x:si>
     <x:t>2,072,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,348,939.71</x:t>
+    <x:t>$4,965,254.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VPX VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vp Bank Securities Ltd Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CFY25J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,055,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,907,066.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>SBT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Thanh Thanh Cong - Bien Hoa Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DWVGH6</x:t>
   </x:si>
   <x:si>
     <x:t>5,498,271</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,899,314.08</x:t>
-[...20 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$4,848,470.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VPI VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Van Phu - Invest Investment Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JC6HXT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,682,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,444,659.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>EIB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Export Import Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DB3KG5</x:t>
   </x:si>
   <x:si>
     <x:t>6,779,529</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,444,368.83</x:t>
-[...2 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>$4,434,079.78</x:t>
   </x:si>
   <x:si>
     <x:t>HAG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hagl Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GCXWG1</x:t>
   </x:si>
   <x:si>
     <x:t>8,029,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,310,997.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$4,302,996.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DGC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duc Giang Chemicals Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003QTZ0W7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,252,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,068,898.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>POW VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002NF5FT6</x:t>
   </x:si>
   <x:si>
     <x:t>8,270,947</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,187,246.35</x:t>
-[...38 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>$4,064,325.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVD VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Drilling &amp; Well Services J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QFV9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,002,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,685,589.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>NAB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Nam A Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00N6NJMG6</x:t>
   </x:si>
   <x:si>
     <x:t>8,048,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,598,757.62</x:t>
-[...20 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>$3,554,766.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Technical Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TFTNF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,343,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,475,735.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>HUT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Tasco Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VGW3Y0</x:t>
   </x:si>
   <x:si>
     <x:t>6,768,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,390,765.05</x:t>
+    <x:t>$3,287,952.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>BVH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Bao Viet Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N1D2L9</x:t>
   </x:si>
   <x:si>
     <x:t>1,300,796</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,230,242.83</x:t>
-[...20 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>$3,256,998.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>SAB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon Beer Alcohol Beverage Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V9NNW4</x:t>
   </x:si>
   <x:si>
     <x:t>1,728,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,994,536.77</x:t>
-[...2 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>$3,011,382.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>VHC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinh Hoan Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V0W6M1</x:t>
   </x:si>
   <x:si>
     <x:t>1,439,960</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,994,497.92</x:t>
+    <x:t>$2,897,637.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAF VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baf Viet Nam Agriculture Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013T7PJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,311,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,888,158.40</x:t>
   </x:si>
   <x:si>
     <x:t>HVN VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Airlines Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FWLXH8</x:t>
   </x:si>
   <x:si>
     <x:t>3,355,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,986,074.69</x:t>
-[...2 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>$2,886,552.56</x:t>
   </x:si>
   <x:si>
     <x:t>SIP VN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Gon Vrg Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003SZSNJ4</x:t>
   </x:si>
   <x:si>
     <x:t>1,533,920</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,932,114.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>$2,875,401.58</x:t>
   </x:si>
   <x:si>
     <x:t>VCG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Construction And Import-Export</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCJC2</x:t>
   </x:si>
   <x:si>
     <x:t>4,756,076</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,871,244.82</x:t>
-[...2 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$2,871,095.56</x:t>
   </x:si>
   <x:si>
     <x:t>SHS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Gon-Ha Noi Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JP1G79</x:t>
   </x:si>
   <x:si>
     <x:t>4,849,924</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,836,483.07</x:t>
-[...20 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>$2,841,856.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Fertilizer &amp; Chemicals Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TSXTH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,116,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,724,011.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>KDC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Kido Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LNDM11</x:t>
   </x:si>
   <x:si>
     <x:t>1,367,336</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,687,766.81</x:t>
-[...2 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>$2,720,779.77</x:t>
   </x:si>
   <x:si>
     <x:t>PDR VN</x:t>
   </x:si>
   <x:si>
     <x:t>Phat Dat Real Estate Development Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG7X29</x:t>
   </x:si>
   <x:si>
     <x:t>5,783,662</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,641,263.07</x:t>
-[...20 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>$2,702,011.98</x:t>
   </x:si>
   <x:si>
     <x:t>KDH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Khang Dien House Trading And Investment</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7Z3F4</x:t>
   </x:si>
   <x:si>
     <x:t>3,781,872</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,558,158.57</x:t>
+    <x:t>$2,506,475.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoang Huy Investment Financial Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DVPC837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,274,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,465,385.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fpt Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019LTG04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,774,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,380,635.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>IDC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Idico Corp Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0055XHM94</x:t>
   </x:si>
   <x:si>
     <x:t>1,856,987</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,385,664.02</x:t>
-[...38 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>$2,271,173.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>DIG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Development Investment Construction Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW9M63</x:t>
   </x:si>
   <x:si>
     <x:t>5,045,894</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,082,624.56</x:t>
-[...2 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>$2,146,980.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>DCM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Ca Mau Fertilizer Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008D1PSN1</x:t>
   </x:si>
   <x:si>
     <x:t>1,712,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,995,920.85</x:t>
-[...2 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$2,134,928.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dat Xanh Group Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q1XB43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,444,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,006,560.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>HSG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Sen Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KFK1K6</x:t>
   </x:si>
   <x:si>
     <x:t>4,896,811</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,975,495.40</x:t>
-[...17 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>$1,993,279.54</x:t>
   </x:si>
   <x:si>
     <x:t>CEO VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ceo Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0076J67K2</x:t>
   </x:si>
   <x:si>
     <x:t>3,694,359</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,695,188.38</x:t>
-[...2 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$1,872,793.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>FUEVFVND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dcvfmvn Diamond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TR4HHL9</x:t>
   </x:si>
   <x:si>
     <x:t>62,610</x:t>
   </x:si>
   <x:si>
-    <x:t>$80,194.31</x:t>
+    <x:t>$82,690.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>HDG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ha Do Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q6YTV2</x:t>
   </x:si>
   <x:si>
     <x:t>11</x:t>
   </x:si>
   <x:si>
-    <x:t>$6.81</x:t>
+    <x:t>$7.37</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-VND CASH-</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-453,988.46</x:t>
-[...2 lines deleted...]
-    <x:t>-0.09%</x:t>
+    <x:t>$1,638,314.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1162,62 +1120,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42573ab196fd4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R67e8abfe35a24b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e1f9b527c6b4c83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb544602ed9d43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8d03149592b64b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb4fa91b50e2b4480" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I64"/>
+  <x:dimension ref="A1:I62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="21" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1960,167 +1918,167 @@
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
@@ -2250,819 +2208,761 @@
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A62" s="2" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="B62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C62" s="1" t="s">
+      <x:c r="C62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B64" s="2" t="s">
+      <x:c r="D62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C64" s="2" t="s">
+      <x:c r="E62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D64" s="2" t="s">
+      <x:c r="F62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E64" s="2" t="s">
+      <x:c r="G62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F64" s="2" t="s">
+      <x:c r="H62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G64" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="I64" s="2" t="s">
+      <x:c r="I62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A64:I64"/>
+    <x:mergeCell ref="A62:I62"/>
   </x:mergeCells>
 </x:worksheet>
 </file>